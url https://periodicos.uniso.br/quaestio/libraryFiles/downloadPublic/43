--- v1 (2026-02-12)
+++ v2 (2026-04-27)
@@ -866,57 +866,59 @@
       </w:r>
       <w:r w:rsidRPr="000311B3">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="000311B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000311B3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>até 3; apresentadas em letras minúsculas; com exceção dos Nomes Próprios; Nomes Científicos; Siglas; separadas entre si por ponto e vírgula; finalizadas por ponto final.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="752C33EA" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="000311B3" w:rsidRDefault="00615546" w:rsidP="00D00030">
       <w:pPr>
         <w:pStyle w:val="RESUMO"/>
         <w:spacing w:afterLines="100" w:after="240"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Int_EULs9HPM"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000311B3">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000311B3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="000311B3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="_Hlk135072304"/>
       <w:r w:rsidRPr="000311B3">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Versão do resumo em espanhol, seguindo as orientações do resumo em português.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="3BD08913" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00F351CC" w:rsidRDefault="00615546" w:rsidP="00D00030">
       <w:pPr>
         <w:pStyle w:val="PALAVRAS-CHAVE"/>
         <w:spacing w:after="240"/>
       </w:pPr>
@@ -1345,69 +1347,53 @@
         <w:pStyle w:val="TEXTO"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057311D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Exemplo: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62C3A50D" w14:textId="27220269" w:rsidR="00FE3EAD" w:rsidRDefault="00FE3EAD" w:rsidP="00FE3EAD">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="003431F6">
         <w:t xml:space="preserve">A normalização das citações e referências devem seguir as normas de publicação da Associação Brasileira de Normas Técnicas (ABNT). A revista indica o e-book </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00ED1776">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Verdana"/>
           </w:rPr>
-          <w:t>Normalização de Trab</w:t>
-[...13 lines deleted...]
-          <w:t>lhos Acadêmicos</w:t>
+          <w:t>Normalização de Trabalhos Acadêmicos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="003431F6">
         <w:t>, com orientações para aplicação das normas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B24F19" w14:textId="77777777" w:rsidR="00FE3EAD" w:rsidRDefault="00FE3EAD" w:rsidP="00B440BB">
       <w:pPr>
         <w:pStyle w:val="SUBTITULO"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="227" w:hanging="227"/>
         <w:rPr>
           <w:rStyle w:val="Ttulo1Char"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BA6A1A3" w14:textId="4EF8DDFF" w:rsidR="002C1683" w:rsidRPr="0027435B" w:rsidRDefault="005C665D" w:rsidP="00B440BB">
       <w:pPr>
         <w:pStyle w:val="SUBTITULO"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="227" w:hanging="227"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
@@ -2184,51 +2170,71 @@
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B0BD81F" w14:textId="77777777" w:rsidR="000B16F1" w:rsidRDefault="000B16F1" w:rsidP="000B16F1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00113A4B">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Em discurso proferido por Jadir dos Santos, em 21 de março de 2019, no auditório da ABNT, foram descritos</w:t>
+        <w:t xml:space="preserve">Em discurso proferido por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00113A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Jadir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00113A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos Santos, em 21 de março de 2019, no auditório da ABNT, foram descritos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00113A4B">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>os principais aspectos da cultura organizacional.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
@@ -2283,58 +2289,69 @@
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA4E9C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>No texto:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4806FC80" w14:textId="77777777" w:rsidR="000B16F1" w:rsidRPr="00AA4E9C" w:rsidRDefault="000B16F1" w:rsidP="000B16F1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA4E9C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>Jadir dos Santos descreveu os principais aspectos da cultura organizacional</w:t>
+        <w:t>Jadir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00AA4E9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos Santos descreveu os principais aspectos da cultura organizacional</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00AA4E9C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F11A4BF" w14:textId="77777777" w:rsidR="000B16F1" w:rsidRPr="00AA4E9C" w:rsidRDefault="000B16F1" w:rsidP="000B16F1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -2576,83 +2593,83 @@
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="227" w:hanging="227"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057311D">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Char"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3 ILUSTRAÇÕES</w:t>
       </w:r>
       <w:r w:rsidRPr="0057311D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk135075142"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk135075142"/>
       <w:r w:rsidR="00A02B72" w:rsidRPr="0057311D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(seção primária, letra maiúscula, negrito, fonte Segoe UI, tamanho 12,</w:t>
       </w:r>
       <w:r w:rsidR="00A02B72" w:rsidRPr="0027435B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> espaçamento antes e depois 12 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A02B72" w:rsidRPr="0027435B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A02B72" w:rsidRPr="0027435B">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>, espaçamento entre linhas simples, alinhado à esquerda, com numeração)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="03BD521E" w14:textId="31C6C817" w:rsidR="002A43F0" w:rsidRPr="0027435B" w:rsidRDefault="002A43F0" w:rsidP="00F86512">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="0027435B">
         <w:t xml:space="preserve">Qualquer tipo de ilustração deve ser precedido por sua palavra designativa (desenho, esquema, fluxograma, fotografia, gráfico, mapa, organograma, planta, quadro, retrato, figura, imagem, entre outros), seguida de seu número de ordem de ocorrência no texto, em algarismos arábicos, de travessão e do respectivo título. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1103E8F9" w14:textId="77777777" w:rsidR="002A43F0" w:rsidRPr="0027435B" w:rsidRDefault="002A43F0" w:rsidP="00F86512">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="0027435B">
         <w:t xml:space="preserve">Imediatamente após a ilustração, deve ser indicada a fonte consultada, conforme a ABNT NBR 10520, legenda, notas e, se houver, outras informações necessárias à sua compreensão. A ilustração produzida pelo autor, para o trabalho apresentado, deve conter na fonte esta informação: elaborado pelo próprio autor ou elaboração própria ou o próprio autor, entre outros. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E0D420A" w14:textId="77777777" w:rsidR="002A43F0" w:rsidRPr="0027435B" w:rsidRDefault="002A43F0" w:rsidP="00F86512">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="0027435B">
         <w:t xml:space="preserve">A ilustração deve ser citada no texto e inserida o mais próximo possível do trecho a que se refere. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480EA546" w14:textId="459EC0E7" w:rsidR="005609DA" w:rsidRPr="0027435B" w:rsidRDefault="005609DA" w:rsidP="00B440BB">
@@ -2734,102 +2751,102 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAB7291" w14:textId="66E05989" w:rsidR="002A43F0" w:rsidRPr="0027435B" w:rsidRDefault="002A43F0" w:rsidP="00312FA9">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="0027435B">
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:r w:rsidR="005609DA" w:rsidRPr="0027435B">
         <w:t xml:space="preserve">figuras devem ser formatadas conforme o modelo abaixo: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4279CABC" w14:textId="21D8D73A" w:rsidR="003E4B84" w:rsidRPr="0027435B" w:rsidRDefault="003E4B84" w:rsidP="008D1DA2">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk135073128"/>
-      <w:bookmarkStart w:id="10" w:name="_Hlk135075181"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk135073128"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk135075181"/>
       <w:r w:rsidRPr="0027435B">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figura 1 – Identificar figuras, quadros e tabelas</w:t>
       </w:r>
       <w:r w:rsidRPr="0027435B">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> na parte superior, pelo nome específico (tipo de ilustração), numeração sequencial de acordo com a ordem que aparece no texto, travessão e título, centralizado; fonte Segoe UI, corpo 1</w:t>
       </w:r>
       <w:r w:rsidR="00A02B72" w:rsidRPr="0027435B">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0027435B">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; espaçamento 12 antes, 6 depois; entrelinhas simples</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="0027435B">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, sem ponto final</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="3DA5DCD1" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="0027435B" w:rsidRDefault="00615546" w:rsidP="002604D8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027435B">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0057B45D" wp14:editId="6682FD95">
             <wp:extent cx="2721920" cy="1609725"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="36" name="Imagem 36"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -3072,51 +3089,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>ustificado à esquerda, fonte Segoe UI, corpo 10; espaçamento 6 antes e 12 depois; entrelinhas simples, indicar a referência, no formato de citação direta: Autor (ano), sem ponto final.</w:t>
       </w:r>
       <w:r w:rsidRPr="000E23B9">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="439AB462" w14:textId="77777777" w:rsidR="00D12951" w:rsidRPr="0027435B" w:rsidRDefault="005609DA" w:rsidP="00B440BB">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="454" w:hanging="454"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc417547828"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc417547828"/>
       <w:r w:rsidRPr="0057311D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="000E082A" w:rsidRPr="0057311D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0057311D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quadros</w:t>
       </w:r>
       <w:r w:rsidR="00D12951" w:rsidRPr="0057311D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3183,109 +3200,109 @@
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>com numeração)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757E97B5" w14:textId="6995C4A4" w:rsidR="00D12951" w:rsidRDefault="00D12951" w:rsidP="00312FA9">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="00312FA9">
         <w:t>Os quadros devem ser formatados conforme o modelo abaixo</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (Segoe UI, tamanho 10, espaço simples)</w:t>
       </w:r>
       <w:r w:rsidRPr="00312FA9">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BBFF06" w14:textId="6675C43A" w:rsidR="00615546" w:rsidRPr="006A7A8C" w:rsidRDefault="00615546" w:rsidP="003E4B84">
       <w:pPr>
         <w:pStyle w:val="TABELAETC"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk135073213"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk135073213"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="006A7A8C">
         <w:t>Quadro 1</w:t>
       </w:r>
       <w:r w:rsidR="003E4B84" w:rsidRPr="006A7A8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7A8C">
         <w:t>-</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Toc6889411"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc446354439"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc6889411"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc6889530"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc6889550"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc6889984"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc446354439"/>
       <w:r w:rsidRPr="006A7A8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="006A7A8C">
         <w:t xml:space="preserve">Tipos de interação </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1678"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2433"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
       <w:tr w:rsidR="00615546" w:rsidRPr="00C431F2" w14:paraId="30B067ED" w14:textId="77777777" w:rsidTr="00FE4633">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p w14:paraId="5E3330BE" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00C431F2" w:rsidRDefault="00615546" w:rsidP="0027324C">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C431F2">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Características interativas</w:t>
             </w:r>
@@ -3879,67 +3896,67 @@
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C431F2">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monológica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38E7976F" w14:textId="5563A2D1" w:rsidR="00615546" w:rsidRPr="00522B54" w:rsidRDefault="00615546" w:rsidP="00993DB9">
       <w:pPr>
         <w:pStyle w:val="FONTE"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Hlk135073244"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk135073244"/>
       <w:r w:rsidRPr="0027435B">
         <w:t>Fonte: Autor (ano)</w:t>
       </w:r>
       <w:r w:rsidR="00F87CB2">
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="0027435B">
         <w:t xml:space="preserve"> Quando elaborada pelo próprio autor, informar “elaboração própria”; quando for </w:t>
       </w:r>
       <w:r w:rsidR="00993DB9" w:rsidRPr="0027435B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="0027435B">
         <w:t>adaptada informar “adaptado de” seguido da citação.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="29393453" w14:textId="3DD6B023" w:rsidR="002D7AF7" w:rsidRPr="0027435B" w:rsidRDefault="002D7AF7" w:rsidP="00B440BB">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="454" w:hanging="454"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057311D">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="000E082A" w:rsidRPr="0057311D">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0057311D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0057311D">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Tabelas</w:t>
       </w:r>
@@ -4323,179 +4340,216 @@
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Devem ser conforme as alíneas a seguir:</w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73A0CCBB" w14:textId="1D23D1AA" w:rsidR="00D40537" w:rsidRPr="003431F6" w:rsidRDefault="00D40537" w:rsidP="004C3BC1">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003431F6">
-        <w:t>os diversos assuntos que não possuam título próprio, dentro de uma mesma seção, devem ser subdivididos em alíneas;</w:t>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:t xml:space="preserve"> diversos assuntos que não possuam título próprio, dentro de uma mesma seção, devem ser subdivididos em alíneas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ADB1CF6" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="003431F6" w:rsidRDefault="00D40537" w:rsidP="004C3BC1">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003431F6">
-        <w:t>o texto que antecede as alíneas termina em dois pontos;</w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:t xml:space="preserve"> texto que antecede as alíneas termina em dois pontos;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F31376" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="003431F6" w:rsidRDefault="00D40537" w:rsidP="004C3BC1">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003431F6">
         <w:lastRenderedPageBreak/>
-        <w:t>as alíneas devem ser indicadas alfabeticamente, em letra minúscula, seguida de parêntese. Utilizam-se letras dobradas, quando esgotadas as letras do alfabeto;</w:t>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:t xml:space="preserve"> alíneas devem ser indicadas alfabeticamente, em letra minúscula, seguida de parêntese. Utilizam-se letras dobradas, quando esgotadas as letras do alfabeto;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023E66B8" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="003431F6" w:rsidRDefault="00D40537" w:rsidP="004C3BC1">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003431F6">
-        <w:t>as letras indicativas das alíneas devem apresentar recuo em relação à margem esquerda;</w:t>
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:t xml:space="preserve"> letras indicativas das alíneas devem apresentar recuo em relação à margem esquerda;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EF753F2" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="003431F6" w:rsidRDefault="00D40537" w:rsidP="004C3BC1">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003431F6">
-        <w:t>o texto da alínea deve começar por letra minúscula e terminar em ponto-e-vírgula, exceto a última alínea que termina em ponto final;</w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:t xml:space="preserve"> texto da alínea deve começar por letra minúscula e terminar em ponto-e-vírgula, exceto a última alínea que termina em ponto final;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="615C401C" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="003431F6" w:rsidRDefault="00D40537" w:rsidP="004C3BC1">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003431F6">
-        <w:t xml:space="preserve">o texto da alínea deve terminar em dois pontos, se houver </w:t>
+        <w:t>o</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:t xml:space="preserve"> texto da alínea deve terminar em dois pontos, se houver </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003431F6">
         <w:t>subalínea</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003431F6">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1450CF" w14:textId="7554F635" w:rsidR="00D40537" w:rsidRPr="0057311D" w:rsidRDefault="00D40537" w:rsidP="00B719C4">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003431F6">
-        <w:t xml:space="preserve">a segunda e as seguintes linhas do texto da alínea começam sob a primeira letra </w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:t xml:space="preserve"> segunda e as seguintes linhas do texto da alínea começam sob a primeira letra </w:t>
       </w:r>
       <w:r w:rsidRPr="0057311D">
         <w:t>do texto da própria alínea.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CCEBED" w14:textId="5464B85E" w:rsidR="00D40537" w:rsidRPr="003431F6" w:rsidRDefault="00D40537" w:rsidP="00B440BB">
       <w:pPr>
         <w:pStyle w:val="SUBTITULO"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0057311D">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Char"/>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
         </w:rPr>
         <w:t>5 NOTAS DE RODAPÉ</w:t>
       </w:r>
       <w:r w:rsidRPr="0057311D">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_Hlk135075384"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk135075384"/>
       <w:r w:rsidR="00D12951" w:rsidRPr="0057311D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(seção primária, letra maiúscula, negrito, fonte Segoe UI,</w:t>
       </w:r>
       <w:r w:rsidR="00D12951" w:rsidRPr="003431F6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> tamanho 12, espaçamento antes e depois 12 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00D12951" w:rsidRPr="003431F6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00D12951" w:rsidRPr="003431F6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">, espaçamento entre linhas simples, alinhado à esquerda, com numeração) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="2E83CE65" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="003431F6" w:rsidRDefault="00D40537" w:rsidP="00312FA9">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="003431F6">
         <w:t>Utilizar as notas de rodapé</w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:t xml:space="preserve"> para abordar pontos que não devem ser incluídos no texto, como: comentários; esclarecimentos (notas explicativas) e traduções. Não devem ser usadas para indicar citação ou referência.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1191D6BB" w14:textId="1FECCFB9" w:rsidR="00D40537" w:rsidRDefault="00D40537" w:rsidP="00312FA9">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="003431F6">
         <w:t xml:space="preserve">Sempre que for necessário utilizar notas de rodapé, a chamada às notas no texto é feita por números arábicos acima do texto (sobrescrito). A numeração deve ser única em todo o trabalho e em ordem crescente, justificada à esquerda, </w:t>
       </w:r>
       <w:r w:rsidR="00D12951" w:rsidRPr="003431F6">
@@ -4566,51 +4620,51 @@
     <w:p w14:paraId="232E4B49" w14:textId="77777777" w:rsidR="00AA7172" w:rsidRPr="00E36FF0" w:rsidRDefault="00AA7172" w:rsidP="00AA7172">
       <w:pPr>
         <w:pStyle w:val="CONTRIBUIO"/>
         <w:spacing w:before="240"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E36FF0">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Agradecimentos a pessoas e/ou instituições, se for o caso, devem ser inseridos após os elementos pós-textuais e de maneira sucinta. Caso o trabalho tenha recebido recursos da Coordenação de Aperfeiçoamento de Pessoal de Nível Superior (Capes), atentar para o que consta na Portaria nº 206, de 4 de setembro de 2018.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12E51B2E" w14:textId="541A62CF" w:rsidR="00C147E8" w:rsidRPr="003431F6" w:rsidRDefault="00C147E8" w:rsidP="0027169B">
       <w:pPr>
         <w:pStyle w:val="TtuloPsTexto"/>
         <w:spacing w:beforeLines="0" w:before="480" w:afterLines="0" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="0057311D">
         <w:t xml:space="preserve">REFERÊNCIAS </w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Hlk135075565"/>
+      <w:bookmarkStart w:id="19" w:name="_Hlk135075565"/>
       <w:r w:rsidR="00584191" w:rsidRPr="0057311D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00C1130A" w:rsidRPr="0057311D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>letra</w:t>
       </w:r>
       <w:r w:rsidR="004C507E" w:rsidRPr="0057311D">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00C1130A" w:rsidRPr="0057311D">
@@ -4667,51 +4721,51 @@
       <w:r w:rsidR="00C1130A" w:rsidRPr="003431F6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C1130A" w:rsidRPr="003431F6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>, centralizado</w:t>
       </w:r>
       <w:r w:rsidR="00584191" w:rsidRPr="003431F6">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="2B75041D" w14:textId="48CB6065" w:rsidR="004C507E" w:rsidRPr="003431F6" w:rsidRDefault="004C507E" w:rsidP="00C1130A">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">Lista única, em ordem alfabética. Apresenta </w:t>
       </w:r>
       <w:r w:rsidRPr="004C507E">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">os documentos citados </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5094,51 +5148,71 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Administração da produção e operações</w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>: um enfoque estratégico na manufatura e nos serviços. Rio de Janeiro: Elsevier, 2006.</w:t>
+        <w:t xml:space="preserve">: um enfoque estratégico na manufatura e nos serviços. Rio de Janeiro: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Elsevier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2006.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A03543" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="003431F6" w:rsidRDefault="00615546" w:rsidP="00615546">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Autoria desconhecida</w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
@@ -5326,51 +5400,65 @@
         <w:t>In:</w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> MORAES, A. M.; AUGUSTO, E. F. P.; CASTILHO, L. R. </w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
         <w:t>Tecnologia do cultivo de células animais</w:t>
       </w:r>
       <w:r w:rsidRPr="0027169B">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de biofármacos a terapia gênica. São Paulo: Roca, 2007. p. 122-137.</w:t>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>biofármacos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a terapia gênica. São Paulo: Roca, 2007. p. 122-137.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="064FCB97" w14:textId="6F632D82" w:rsidR="00615546" w:rsidRPr="003431F6" w:rsidRDefault="00615546" w:rsidP="00615546">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Dissertação ou Tese</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E4204CC" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="003431F6" w:rsidRDefault="00615546" w:rsidP="00615546">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -5647,51 +5735,71 @@
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MOSTRA DE ATIVIDADES ACADÊMICAS, 2., 2016, Sorocaba. </w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anais </w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">[...]. Sorocaba: Uniso, 2016. p. 155-160. Tema: Inovação e transversalidade. Disponível em: </w:t>
+        <w:t xml:space="preserve">[...]. Sorocaba: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Uniso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003431F6">
+        <w:rPr>
+          <w:rStyle w:val="markedcontent"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2016. p. 155-160. Tema: Inovação e transversalidade. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="003431F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://uniso.br/assets/docs/publicacoes/publicacoes-eventos/anais-da-maac/edicoes/anais-maac-II.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Acesso em: 01 fev. 2024. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716B5D94" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="003431F6" w:rsidRDefault="00615546" w:rsidP="00615546">
       <w:pPr>
         <w:suppressAutoHyphens/>
@@ -5815,51 +5923,51 @@
     </w:p>
     <w:p w14:paraId="3EF1F34C" w14:textId="6E97392C" w:rsidR="00615546" w:rsidRPr="003431F6" w:rsidRDefault="00615546" w:rsidP="00615546">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Matérias em jornais e revistas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F05261" w14:textId="356338DD" w:rsidR="00C147E8" w:rsidRPr="003431F6" w:rsidRDefault="00615546" w:rsidP="00C1130A">
+    <w:p w14:paraId="77F05261" w14:textId="2D113017" w:rsidR="00C147E8" w:rsidRDefault="00615546" w:rsidP="00C1130A">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RODRIGUES, A. Pelos lados e para o alto, SP cresce 60% em área construída em 25 anos. </w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
@@ -5898,816 +6006,3332 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> São Paulo, ano 99, n. 33.025, 3 set. 2019. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="003431F6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www1.folha.uol.com.br/cotidiano/2019/09/pelos-lados-e-para-o-alto-sp-cresce-60-em-area-construida-em-25-anos.shtml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Acesso em: 01 fev. 2024.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C7165AA" w14:textId="77F065BF" w:rsidR="00AA7172" w:rsidRPr="00C147E8" w:rsidRDefault="00B57145" w:rsidP="00AA7172">
+    <w:p w14:paraId="7952232D" w14:textId="6EC07369" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="0086463E">
       <w:pPr>
         <w:pStyle w:val="CONTRIBUIO"/>
         <w:spacing w:before="480"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C147E8">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086463E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>CONTRIBUIÇ</w:t>
+        <w:t>CONTRIBUIÇÃO DE AUTORIA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ÕES </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(deve ser preenchida mesmo que o autor seja individual. Cada </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C147E8">
-[...4 lines deleted...]
-        <w:t>DOS(</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>autor(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C147E8">
-[...58 lines deleted...]
-    <w:p w14:paraId="4555E1AE" w14:textId="77777777" w:rsidR="00AA7172" w:rsidRPr="002604D8" w:rsidRDefault="00AA7172" w:rsidP="00AA7172">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:color w:val="FF0000"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>a) deve ser responsável por pelo menos uma das 14 funções indicadas abaixo.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1C67C3" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="00C55658">
       <w:pPr>
         <w:pStyle w:val="CONT-AUTOR"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002604D8">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Nome completo do </w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Nome completo do </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002604D8">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>autor(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="002604D8">
-[...7 lines deleted...]
-    <w:p w14:paraId="0ABFAF86" w14:textId="77777777" w:rsidR="00AA7172" w:rsidRPr="002604D8" w:rsidRDefault="00AA7172" w:rsidP="00AA7172">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(após aprovação do artigo)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC58BC4" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="00C55658">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) Nome completo do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(após aprovação do artigo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="388FB592" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="00C55658">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) Nome Completo do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(após aprovação do artigo)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8070" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3676"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1417"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C55658" w14:paraId="52DCCB47" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3573EF" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Contribuição</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="29AD861F" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Autor 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00FF1521" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Autor 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54DA3980" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>Autor 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="0755567A" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B6F37AF" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>1. Conceituação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B82D0E" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A57549" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E914D74" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="6252086C" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE3390B" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>2. Curadoria de dados</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B105A12" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5C6724" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CED9AA2" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="11CCCDEA" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="001A13B2" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>3. Análise formal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03723BD4" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="506DF547" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25679506" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="425E2146" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79044F77" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>4. Obtenção de financiamento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="356970AE" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2914A525" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18103F6E" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="5B35062B" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="302F4AC1" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>5. Investigação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21539D2A" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FC11FF0" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF2FF32" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="34F001FE" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3A73C5" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>6. Metodologia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0977FF5F" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8C98D5" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCFFB7F" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="0E61690E" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7689325B" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>7. Administração do projeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="085DB909" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E903802" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DC15EDF" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="6899B311" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0801F8" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>8. Recursos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="304076AA" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34151CFE" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29060FD2" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="55A4B441" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7793D3" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>9. Software</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="656F0122" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8B5C60" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7363C5B5" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="0C84EAF3" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA3F310" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>10. Supervisão</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB0714B" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01F74B34" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="070CAE3C" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="013B3FD3" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62362AC2" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>11. Validação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="531331CA" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2269F91D" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56868222" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="70A39D20" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="590C4397" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>12. Visualização</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4689CBB4" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F588126" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="715F5097" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="51CB8659" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FCFC099" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>13. Redação (rascunho/original)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="701C7DAE" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="100E5CB9" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1207D6E3" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C55658" w14:paraId="4B9E5DA1" w14:textId="77777777" w:rsidTr="0086463E">
+        <w:trPr>
+          <w:trHeight w:val="20"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3676" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07EDF3E7" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+              <w:t>14. Escrita (revisão e edição)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB2AA27" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37366DB7" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E1BCD43" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:kern w:val="2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+                <w14:ligatures w14:val="standardContextual"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="48A0EF77" w14:textId="2746CDFA" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="00D65997">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>DECLARAÇÃO DE CONFLITO DE INTERESSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610F9207" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="00D65997">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002604D8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nome completo do </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="002604D8">
+        <w:t>Os autores declaram que não há conflito de interesse com o artigo "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>inserir título do artigo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>autor(</w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="3B99C1FA" w14:textId="2900F8D0" w:rsidR="00A55D1D" w:rsidRPr="00AF5AEF" w:rsidRDefault="00B57145" w:rsidP="00A55D1D">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="240D11B8" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="00D65997">
       <w:pPr>
         <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF5AEF">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>DECLARAÇÃO DE CONFLITO DE INTERESSE</w:t>
-[...73 lines deleted...]
-    <w:p w14:paraId="02EFF861" w14:textId="0573B0E3" w:rsidR="00A55D1D" w:rsidRDefault="00A55D1D" w:rsidP="00A55D1D">
+        <w:t>DECLARAÇÃO DE DISPONIBILIDADE DE DADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="246D9125" w14:textId="4635F86A" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="004361A5">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081516D">
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...9 lines deleted...]
-          <w:color w:val="FF0000"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Informe a disponibilidade dos dados da pesquisa. Por favor, escolha uma das seguintes declarações (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a mesma informada no</w:t>
+      </w:r>
+      <w:r w:rsidR="004361A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidR="0062591A" w:rsidRPr="0023684B">
+        <w:r w:rsidR="004361A5" w:rsidRPr="004361A5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>Formulário sobre conformidade com a Ciência Aberta</w:t>
         </w:r>
       </w:hyperlink>
+      <w:bookmarkStart w:id="20" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r w:rsidR="004361A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">):  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4B1842F5" w14:textId="77777777" w:rsidR="00A55D1D" w:rsidRPr="0052001D" w:rsidRDefault="00A55D1D" w:rsidP="00A55D1D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A65EEFE" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="0086463E">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">(  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Os conteúdos subjacentes ao texto da pesquisa estão </w:t>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) Todo o conjunto de dados de apoio aos resultados deste estudo foi disponibilizado em (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="7CCD80CD" w14:textId="77777777" w:rsidR="00A55D1D" w:rsidRPr="00646B0E" w:rsidRDefault="00A55D1D" w:rsidP="00A55D1D">
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>nome do repositório</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e pode ser acessado em (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>URL ou de preferência o DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. (Por favor, informe quaisquer restrições, quando aplicável).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613A8DD5" w14:textId="77777777" w:rsidR="000B6EA7" w:rsidRDefault="000B6EA7" w:rsidP="0086463E">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="426"/>
-[...51 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">(  </w:t>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Todo o conjunto de dados de apoio aos resultados deste estudo foi publicado no próprio artigo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E600ACF" w14:textId="77777777" w:rsidR="000B6EA7" w:rsidRDefault="000B6EA7" w:rsidP="0086463E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...12 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Todo o conjunto de dados de apoio aos resultados deste estudo foi publicado no artigo e na seção "Materiais suplementares".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658B6649" w14:textId="400F1562" w:rsidR="000B6EA7" w:rsidRDefault="000B6EA7" w:rsidP="0086463E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="2C77137E" w14:textId="77777777" w:rsidR="00A55D1D" w:rsidRPr="003431F6" w:rsidRDefault="00A55D1D" w:rsidP="00A55D1D">
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O conjunto de dados de apoio aos resultados deste estudo não está disponível ao público.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4412A8BA" w14:textId="19B62205" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="0086463E">
+      <w:pPr>
+        <w:spacing w:before="360" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE USO DE IA </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>informe o uso ou não de ferramentas de inteligência artificial (IA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADFC888" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="0086463E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Por exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161CBE89" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="0086463E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Não houve utilização de ferramentas de Inteligência Artificial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C638ED" w14:textId="77777777" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="0086463E">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A ferramenta de inteligência artificial (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>inserir a IA Utilizada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>) foi utilizada para auxiliar na revisão técnico-gramatical do texto e normalização de referências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438DAE64" w14:textId="77777777" w:rsidR="0086463E" w:rsidRDefault="0086463E" w:rsidP="00C55658">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A82CDEA" w14:textId="24C8B9D4" w:rsidR="00C55658" w:rsidRDefault="00C55658" w:rsidP="00C55658">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Após aprovação do artigo providenciar a revisão gramatical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AAAE03C" w14:textId="77777777" w:rsidR="00543985" w:rsidRPr="003431F6" w:rsidRDefault="00543985" w:rsidP="00543985">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Revisado por:</w:t>
       </w:r>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F339306" w14:textId="77777777" w:rsidR="00A55D1D" w:rsidRPr="00DC3E47" w:rsidRDefault="00A55D1D" w:rsidP="00A55D1D">
+    <w:p w14:paraId="2A59B96D" w14:textId="77777777" w:rsidR="00543985" w:rsidRPr="003431F6" w:rsidRDefault="00543985" w:rsidP="00543985">
       <w:pPr>
         <w:pStyle w:val="REVISO-AUTOR"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:color w:val="EE0000"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="289C4D9C" w14:textId="77777777" w:rsidR="00A55D1D" w:rsidRPr="003431F6" w:rsidRDefault="00A55D1D" w:rsidP="00A55D1D">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000E3FB4">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inserir nome completo do revisor:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003431F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pessoa Física ou Jurídica</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F2B6569" w14:textId="166562BB" w:rsidR="00543985" w:rsidRDefault="00543985" w:rsidP="00543985">
       <w:pPr>
         <w:pStyle w:val="REVISO-AUTOR"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E3FB4">
-[...23 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>contato@</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dorevisor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="003431F6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a) </w:t>
-[...3 lines deleted...]
-    <w:sectPr w:rsidR="00A55D1D" w:rsidSect="00455733">
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidR="0086463E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003431F6">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00543985" w:rsidSect="00455733">
       <w:headerReference w:type="default" r:id="rId26"/>
       <w:footerReference w:type="default" r:id="rId27"/>
       <w:headerReference w:type="first" r:id="rId28"/>
       <w:footerReference w:type="first" r:id="rId29"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="652" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C39BEDA" w14:textId="77777777" w:rsidR="00BC23B6" w:rsidRDefault="00BC23B6" w:rsidP="00615546">
+    <w:p w14:paraId="119614EB" w14:textId="77777777" w:rsidR="004C3B2A" w:rsidRDefault="004C3B2A" w:rsidP="00615546">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E77EA64" w14:textId="77777777" w:rsidR="00BC23B6" w:rsidRDefault="00BC23B6" w:rsidP="00615546">
+    <w:p w14:paraId="2038A904" w14:textId="77777777" w:rsidR="004C3B2A" w:rsidRDefault="004C3B2A" w:rsidP="00615546">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bembo Book MT Std">
     <w:altName w:val="Cambria"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
-    <w:family w:val="auto"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Quattrocento Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="638EF48B" w14:textId="4551FF1A" w:rsidR="00956262" w:rsidRPr="00C97C3E" w:rsidRDefault="00B40C6E" w:rsidP="00C147E8">
+  <w:p w14:paraId="638EF48B" w14:textId="22D0AE4A" w:rsidR="00956262" w:rsidRPr="00C97C3E" w:rsidRDefault="00B40C6E" w:rsidP="00C147E8">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:before="120"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F75722">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13717B3A" wp14:editId="039119EB">
           <wp:simplePos x="0" y="0"/>
@@ -6832,91 +9456,71 @@
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:t>v. 2</w:t>
     </w:r>
     <w:r w:rsidR="0082304D">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r w:rsidR="00145CEA">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F75722">
+    <w:r w:rsidR="00EC70B6" w:rsidRPr="009F4282">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
-      <w:t>e02</w:t>
+      <w:t>e0260</w:t>
     </w:r>
-    <w:r w:rsidR="0082304D">
-[...9 lines deleted...]
-    <w:r w:rsidRPr="00F75722">
+    <w:r w:rsidR="009F4282">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
-    <w:r w:rsidR="00F75722">
-[...9 lines deleted...]
-    <w:r w:rsidR="00145CEA">
+    <w:r w:rsidR="00145CEA" w:rsidRPr="009F4282">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidRPr="00F75722">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="0082304D">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -7018,51 +9622,51 @@
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00F75722">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="00F75722">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00ED1776">
+        <w:r w:rsidR="0086463E">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:noProof/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r w:rsidRPr="00F75722">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7217,61 +9821,61 @@
     <w:r w:rsidRPr="00090E7D">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Quattrocento Sans" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Layout: </w:t>
     </w:r>
     <w:r w:rsidR="00BD34B9" w:rsidRPr="00BD34B9">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Quattrocento Sans" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>(não preencher)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A322FAA" w14:textId="77777777" w:rsidR="00BC23B6" w:rsidRDefault="00BC23B6" w:rsidP="00A70EED">
+    <w:p w14:paraId="0062F020" w14:textId="77777777" w:rsidR="004C3B2A" w:rsidRDefault="004C3B2A" w:rsidP="00A70EED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="64820F86" w14:textId="77777777" w:rsidR="00BC23B6" w:rsidRDefault="00BC23B6" w:rsidP="00615546">
+    <w:p w14:paraId="728325D9" w14:textId="77777777" w:rsidR="004C3B2A" w:rsidRDefault="004C3B2A" w:rsidP="00615546">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="5AC14503" w14:textId="5E3A9ADF" w:rsidR="00D218EB" w:rsidRPr="00B724FA" w:rsidRDefault="00D218EB" w:rsidP="00D218EB">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B724FA">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00B724FA">
         <w:t xml:space="preserve"> </w:t>
@@ -8010,248 +10614,270 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="120"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="pt-BR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D27828"/>
     <w:rsid w:val="00013FA4"/>
     <w:rsid w:val="000311B3"/>
     <w:rsid w:val="00031334"/>
     <w:rsid w:val="00034FEB"/>
     <w:rsid w:val="00052539"/>
     <w:rsid w:val="000751EC"/>
     <w:rsid w:val="000A2CC2"/>
     <w:rsid w:val="000B16F1"/>
+    <w:rsid w:val="000B6EA7"/>
     <w:rsid w:val="000D34F0"/>
     <w:rsid w:val="000D399A"/>
     <w:rsid w:val="000D5DDC"/>
     <w:rsid w:val="000D72A1"/>
     <w:rsid w:val="000E082A"/>
     <w:rsid w:val="000E2267"/>
     <w:rsid w:val="000E23B9"/>
     <w:rsid w:val="000E3FB4"/>
     <w:rsid w:val="00102996"/>
     <w:rsid w:val="00122F2F"/>
     <w:rsid w:val="00131139"/>
     <w:rsid w:val="00145CEA"/>
     <w:rsid w:val="00197923"/>
     <w:rsid w:val="001C3EB3"/>
     <w:rsid w:val="00207848"/>
     <w:rsid w:val="00233363"/>
     <w:rsid w:val="00241064"/>
+    <w:rsid w:val="00246EB5"/>
     <w:rsid w:val="002604D8"/>
     <w:rsid w:val="00266566"/>
     <w:rsid w:val="00270754"/>
     <w:rsid w:val="0027169B"/>
     <w:rsid w:val="0027324C"/>
     <w:rsid w:val="0027435B"/>
     <w:rsid w:val="002774FC"/>
     <w:rsid w:val="002833D8"/>
     <w:rsid w:val="002945D2"/>
     <w:rsid w:val="002A43F0"/>
     <w:rsid w:val="002A6F11"/>
     <w:rsid w:val="002C1683"/>
     <w:rsid w:val="002D7AF7"/>
     <w:rsid w:val="002E0B07"/>
     <w:rsid w:val="002F56E8"/>
+    <w:rsid w:val="0030598E"/>
     <w:rsid w:val="00312FA9"/>
     <w:rsid w:val="003165BF"/>
     <w:rsid w:val="003221EA"/>
+    <w:rsid w:val="00324232"/>
     <w:rsid w:val="0033711B"/>
     <w:rsid w:val="003431F6"/>
     <w:rsid w:val="003654A0"/>
+    <w:rsid w:val="0037503F"/>
     <w:rsid w:val="003C03BB"/>
     <w:rsid w:val="003D6182"/>
     <w:rsid w:val="003E4B84"/>
     <w:rsid w:val="00400DCB"/>
     <w:rsid w:val="004275CA"/>
     <w:rsid w:val="0043460F"/>
+    <w:rsid w:val="004361A5"/>
     <w:rsid w:val="00455733"/>
     <w:rsid w:val="00461CA0"/>
     <w:rsid w:val="00462005"/>
     <w:rsid w:val="004773E2"/>
     <w:rsid w:val="00491C38"/>
+    <w:rsid w:val="004C3B2A"/>
     <w:rsid w:val="004C3BC1"/>
     <w:rsid w:val="004C507E"/>
     <w:rsid w:val="004D120E"/>
     <w:rsid w:val="004D60D0"/>
     <w:rsid w:val="004E2199"/>
     <w:rsid w:val="004F16C5"/>
     <w:rsid w:val="00522B54"/>
     <w:rsid w:val="00527D86"/>
     <w:rsid w:val="005303B6"/>
     <w:rsid w:val="00534398"/>
+    <w:rsid w:val="00543985"/>
     <w:rsid w:val="00554B5A"/>
     <w:rsid w:val="005609DA"/>
     <w:rsid w:val="005623A2"/>
     <w:rsid w:val="00567D06"/>
     <w:rsid w:val="0057311D"/>
     <w:rsid w:val="00584191"/>
     <w:rsid w:val="005B2858"/>
     <w:rsid w:val="005C665D"/>
     <w:rsid w:val="005C75E6"/>
     <w:rsid w:val="00602F69"/>
+    <w:rsid w:val="00615013"/>
     <w:rsid w:val="00615546"/>
     <w:rsid w:val="00623A02"/>
     <w:rsid w:val="00625731"/>
     <w:rsid w:val="0062591A"/>
+    <w:rsid w:val="00633E84"/>
+    <w:rsid w:val="00635D18"/>
     <w:rsid w:val="006469D3"/>
     <w:rsid w:val="006A7A8C"/>
     <w:rsid w:val="006E6D0D"/>
     <w:rsid w:val="006F276A"/>
     <w:rsid w:val="006F7786"/>
     <w:rsid w:val="00712C00"/>
     <w:rsid w:val="00714D4B"/>
     <w:rsid w:val="007165EC"/>
     <w:rsid w:val="007302D9"/>
     <w:rsid w:val="00732906"/>
     <w:rsid w:val="00764D9E"/>
     <w:rsid w:val="0077576B"/>
     <w:rsid w:val="007A1105"/>
     <w:rsid w:val="007B2A40"/>
     <w:rsid w:val="007B678F"/>
     <w:rsid w:val="007C58B8"/>
     <w:rsid w:val="007F43F4"/>
     <w:rsid w:val="007F45B2"/>
     <w:rsid w:val="007F590F"/>
     <w:rsid w:val="00805D41"/>
     <w:rsid w:val="00815D98"/>
     <w:rsid w:val="0082304D"/>
+    <w:rsid w:val="00842838"/>
+    <w:rsid w:val="0086463E"/>
     <w:rsid w:val="00864DAA"/>
     <w:rsid w:val="00883ECB"/>
     <w:rsid w:val="008D1DA2"/>
     <w:rsid w:val="008E114B"/>
     <w:rsid w:val="008E568A"/>
     <w:rsid w:val="00915949"/>
     <w:rsid w:val="00952A9E"/>
     <w:rsid w:val="00956262"/>
     <w:rsid w:val="00971AD6"/>
     <w:rsid w:val="00984C37"/>
     <w:rsid w:val="00993DB9"/>
     <w:rsid w:val="009C6331"/>
     <w:rsid w:val="009D5CB6"/>
     <w:rsid w:val="009D72B0"/>
     <w:rsid w:val="009E0178"/>
     <w:rsid w:val="009E771D"/>
     <w:rsid w:val="009F0E4B"/>
+    <w:rsid w:val="009F4282"/>
     <w:rsid w:val="00A02B72"/>
     <w:rsid w:val="00A07D36"/>
     <w:rsid w:val="00A101F6"/>
     <w:rsid w:val="00A22F28"/>
     <w:rsid w:val="00A27DCD"/>
     <w:rsid w:val="00A32A09"/>
     <w:rsid w:val="00A4135D"/>
     <w:rsid w:val="00A55D1D"/>
     <w:rsid w:val="00A70EED"/>
     <w:rsid w:val="00A9528B"/>
     <w:rsid w:val="00AA7172"/>
+    <w:rsid w:val="00AC0807"/>
     <w:rsid w:val="00B00ABC"/>
     <w:rsid w:val="00B00F7A"/>
     <w:rsid w:val="00B01B77"/>
     <w:rsid w:val="00B40C6E"/>
     <w:rsid w:val="00B440BB"/>
     <w:rsid w:val="00B51109"/>
     <w:rsid w:val="00B57145"/>
     <w:rsid w:val="00B62B13"/>
     <w:rsid w:val="00B719C4"/>
     <w:rsid w:val="00B72BC7"/>
     <w:rsid w:val="00B852DB"/>
     <w:rsid w:val="00BC042A"/>
     <w:rsid w:val="00BC1796"/>
     <w:rsid w:val="00BC23B6"/>
     <w:rsid w:val="00BD34B9"/>
     <w:rsid w:val="00BE1479"/>
     <w:rsid w:val="00BF3F14"/>
     <w:rsid w:val="00BF6010"/>
     <w:rsid w:val="00BF7004"/>
     <w:rsid w:val="00C1130A"/>
     <w:rsid w:val="00C147E8"/>
+    <w:rsid w:val="00C35CC2"/>
     <w:rsid w:val="00C45C9E"/>
+    <w:rsid w:val="00C55658"/>
     <w:rsid w:val="00C61500"/>
     <w:rsid w:val="00C7072E"/>
     <w:rsid w:val="00C91C2D"/>
     <w:rsid w:val="00CB2480"/>
     <w:rsid w:val="00CE5183"/>
     <w:rsid w:val="00CF1EFB"/>
     <w:rsid w:val="00D00030"/>
     <w:rsid w:val="00D12951"/>
     <w:rsid w:val="00D218EB"/>
     <w:rsid w:val="00D27828"/>
     <w:rsid w:val="00D35D57"/>
     <w:rsid w:val="00D40537"/>
     <w:rsid w:val="00D54539"/>
+    <w:rsid w:val="00D65997"/>
     <w:rsid w:val="00D855DF"/>
     <w:rsid w:val="00DC3DEB"/>
     <w:rsid w:val="00DF056A"/>
     <w:rsid w:val="00E36FF0"/>
+    <w:rsid w:val="00E84916"/>
     <w:rsid w:val="00E87A23"/>
     <w:rsid w:val="00E87B62"/>
     <w:rsid w:val="00E90E2B"/>
     <w:rsid w:val="00EC2191"/>
+    <w:rsid w:val="00EC70B6"/>
     <w:rsid w:val="00ED1776"/>
     <w:rsid w:val="00ED2F38"/>
     <w:rsid w:val="00EF2CE0"/>
     <w:rsid w:val="00F046F4"/>
     <w:rsid w:val="00F2630C"/>
     <w:rsid w:val="00F351CC"/>
     <w:rsid w:val="00F41D39"/>
     <w:rsid w:val="00F62B8F"/>
     <w:rsid w:val="00F75722"/>
     <w:rsid w:val="00F8122C"/>
     <w:rsid w:val="00F86512"/>
     <w:rsid w:val="00F87CB2"/>
     <w:rsid w:val="00F95375"/>
     <w:rsid w:val="00F95DA1"/>
     <w:rsid w:val="00FD2516"/>
     <w:rsid w:val="00FE3EAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -9812,50 +12438,63 @@
     <w:rsid w:val="00D218EB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="254362056">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1051423592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1672489371">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1683236530">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -10462,81 +13101,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6C698EF-6AD2-4F9D-B7B0-28055BA4B5EA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8797238D-BB62-4BAF-8362-2881CE647ED3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>17437</Characters>
+  <Pages>13</Pages>
+  <Words>3416</Words>
+  <Characters>18451</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>145</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>153</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20625</CharactersWithSpaces>
+  <CharactersWithSpaces>21824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandra Ferreira Sarubo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>