--- v1 (2026-02-14)
+++ v2 (2026-08-18)
@@ -1,113 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="0D60363B" w14:textId="187D2217" w:rsidR="00615546" w:rsidRPr="00462005" w:rsidRDefault="00851572" w:rsidP="00851572">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Verdana" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00462005">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="0000FF"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38F4C8B3" wp14:editId="5287FA20">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38F4C8B3" wp14:editId="5A913F9D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>142875</wp:posOffset>
+              <wp:posOffset>43815</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>53340</wp:posOffset>
+              <wp:posOffset>34290</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="840105" cy="297815"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Imagem 3" descr="Creative Commons License">
-              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8" tgtFrame="&quot;_blank&quot;" tooltip="&quot;CC BY&quot;"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11" tgtFrame="&quot;_blank&quot;" tooltip="&quot;CC BY&quot;"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="Creative Commons License">
-                      <a:hlinkClick r:id="rId8" tgtFrame="&quot;_blank&quot;" tooltip="&quot;CC BY&quot;"/>
+                      <a:hlinkClick r:id="rId11" tgtFrame="&quot;_blank&quot;" tooltip="&quot;CC BY&quot;"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="840105" cy="297815"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -272,51 +276,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6C8F50" w14:textId="105BD51A" w:rsidR="00EC2ED8" w:rsidRPr="00EF2CE0" w:rsidRDefault="00615546" w:rsidP="00D00030">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="240" w:after="480" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Verdana" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF2CE0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00804369" w:rsidRPr="006D794C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.22484/2318-5694.2026v52id0000</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="765A6AA6" w14:textId="413C17C7" w:rsidR="00615546" w:rsidRPr="003312AD" w:rsidRDefault="00EF2CE0" w:rsidP="00D36C3E">
       <w:pPr>
         <w:pStyle w:val="TITULO"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF2CE0">
         <w:rPr>
           <w:rStyle w:val="TITULOChar"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -561,147 +565,145 @@
           <w:b/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00431BA0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00431BA0" w:rsidRPr="0067386B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NÃO IDENTIFICAR AUTORIA</w:t>
       </w:r>
       <w:r w:rsidR="00431BA0">
         <w:rPr>
           <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="3AD9D66A" w14:textId="77777777" w:rsidR="00534D79" w:rsidRDefault="00534D79" w:rsidP="00534D79">
       <w:pPr>
         <w:pStyle w:val="AUTOR"/>
         <w:spacing w:afterLines="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Orcid: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="000B264D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0000-0000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B416C26" w14:textId="3484FD08" w:rsidR="00534D79" w:rsidRDefault="00534D79" w:rsidP="00534D79">
       <w:pPr>
         <w:pStyle w:val="AUTOR"/>
         <w:spacing w:afterLines="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="000B264D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>email@email.com.br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="7738B409" w14:textId="71D80113" w:rsidR="00F8122C" w:rsidRPr="00534D79" w:rsidRDefault="00F8122C" w:rsidP="00534D79">
       <w:pPr>
         <w:pStyle w:val="AUTOR"/>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="0" w:after="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00534D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
       <w:r w:rsidR="00623A02" w:rsidRPr="00534D79">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:b/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
       <w:r w:rsidRPr="00534D79">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6404A323" w14:textId="77777777" w:rsidR="00534D79" w:rsidRDefault="00534D79" w:rsidP="00534D79">
       <w:pPr>
         <w:pStyle w:val="AUTOR"/>
         <w:spacing w:afterLines="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Orcid: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="000B264D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://orcid.org/0000-0000-0000</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F35C5E" w14:textId="77777777" w:rsidR="00534D79" w:rsidRDefault="00534D79" w:rsidP="0059741A">
       <w:pPr>
         <w:pStyle w:val="AUTOR"/>
         <w:spacing w:afterLines="100" w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-mail: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="000B264D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>email@email.com.br</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EB3C6DB" w14:textId="77777777" w:rsidR="00F8122C" w:rsidRPr="00527D86" w:rsidRDefault="00F8122C" w:rsidP="00C06393">
       <w:pPr>
         <w:pStyle w:val="RESUMO"/>
         <w:spacing w:afterLines="100" w:after="240"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD2FCD">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resumo</w:t>
       </w:r>
       <w:r w:rsidRPr="005B2858">
@@ -794,178 +796,178 @@
     <w:p w14:paraId="28431F7E" w14:textId="577B4644" w:rsidR="00615546" w:rsidRPr="00C431F2" w:rsidRDefault="00615546" w:rsidP="00D00030">
       <w:pPr>
         <w:pStyle w:val="RESUMO"/>
         <w:spacing w:afterLines="100" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00C431F2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="005B2858">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C431F2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk135072291"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk135072291"/>
       <w:r w:rsidRPr="00F351CC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Versão do resumo em inglês, seguindo orientações do resumo em português. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="321BF253" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00C431F2" w:rsidRDefault="00615546" w:rsidP="00D00030">
       <w:pPr>
         <w:pStyle w:val="PALAVRAS-CHAVE"/>
         <w:spacing w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk135074359"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk135074359"/>
       <w:r w:rsidRPr="00C431F2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="005B2858">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C431F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F351CC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>até 3; apresentadas em letras minúsculas; com exceção dos Nomes Próprios; Nomes Científicos; Siglas; separadas entre si por ponto e vírgula; finalizadas por ponto final.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="752C33EA" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00C431F2" w:rsidRDefault="00615546" w:rsidP="00D00030">
       <w:pPr>
         <w:pStyle w:val="RESUMO"/>
         <w:spacing w:afterLines="100" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Int_EULs9HPM"/>
+      <w:bookmarkStart w:id="2" w:name="_Int_EULs9HPM"/>
       <w:r w:rsidRPr="00C431F2">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="005B2858">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C431F2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_Hlk135072304"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk135072304"/>
       <w:r w:rsidRPr="00F351CC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Versão do resumo em espanhol, seguindo as orientações do resumo em português.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="3BD08913" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00F351CC" w:rsidRDefault="00615546" w:rsidP="00D00030">
       <w:pPr>
         <w:pStyle w:val="PALAVRAS-CHAVE"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00462005">
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidRPr="005B2858">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00462005">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="_Hlk135074383"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk135074383"/>
       <w:r w:rsidRPr="00F351CC">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
         </w:rPr>
         <w:t>até 3; apresentadas em letras minúsculas; com exceção dos Nomes Próprios; Nomes Científicos; Siglas; separadas entre si por ponto e vírgula; finalizadas por ponto final.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="4"/>
     <w:p w14:paraId="4A277B7D" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00C431F2" w:rsidRDefault="00615546" w:rsidP="00F351CC">
       <w:pPr>
         <w:pStyle w:val="PALAVRAS-CHAVE"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C431F2">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B93F3A" w14:textId="441BABD0" w:rsidR="00615546" w:rsidRDefault="00F351CC" w:rsidP="006E619C">
       <w:pPr>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Hlk135073039"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk135073039"/>
       <w:r w:rsidRPr="00A22F28">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Char"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1 ESTRUTURA DO TEXTO</w:t>
       </w:r>
       <w:r w:rsidRPr="008949A0">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Verdana" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00615546" w:rsidRPr="00F351CC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Verdana" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -1176,51 +1178,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00A027E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O arquivo deve ser submetido em Word, página A4, margens superior e esquerda de 3cm, margens inferior e direita de 2cm, fonte Segoe UI, corpo 12, espaçamento entrelinhas simples; justificado, parágrafos com entrada de 1,25 cm, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A027E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>ter no mínimo 15 páginas e máximo de 25 páginas,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A027E4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> com título, resumo e palavras-chave em português, inglês e espanhol.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="5"/>
     <w:p w14:paraId="0288BFEB" w14:textId="7FD86FAB" w:rsidR="006F7786" w:rsidRPr="00FB43C4" w:rsidRDefault="006F7786" w:rsidP="00A60068">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:beforeLines="0" w:before="240" w:afterLines="0" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB43C4">
         <w:t>1.1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB43C4">
         <w:t>Formatação</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006F7786">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
@@ -1287,63 +1289,52 @@
       <w:r w:rsidR="00FD3ECF" w:rsidRPr="00FD3ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">espaçamento antes </w:t>
       </w:r>
       <w:r w:rsidR="00FD3ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">e depois </w:t>
       </w:r>
       <w:r w:rsidR="006E619C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>12 pt</w:t>
+      </w:r>
       <w:r w:rsidR="00FD3ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00681B7F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">espaçamento entre linhas simples, alinhado à esquerda, </w:t>
       </w:r>
       <w:r w:rsidR="00773699">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>com numeração</w:t>
@@ -1457,71 +1448,51 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tamanho 12, </w:t>
       </w:r>
       <w:r w:rsidR="006B453A" w:rsidRPr="00FD3ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">espaçamento antes </w:t>
       </w:r>
       <w:r w:rsidR="006B453A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e depois 12 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, espaçamento entre linhas simples, alinhado à esquerda, </w:t>
+        <w:t xml:space="preserve">e depois 12 pt, espaçamento entre linhas simples, alinhado à esquerda, </w:t>
       </w:r>
       <w:r w:rsidR="006B453A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>com numeração)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="490F8216" w14:textId="77777777" w:rsidR="00A71583" w:rsidRPr="00A71583" w:rsidRDefault="00A71583" w:rsidP="00BD67A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A71583">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-3"/>
@@ -1547,51 +1518,51 @@
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Exemplo:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5822913B" w14:textId="7DF96888" w:rsidR="00D47ADC" w:rsidRDefault="00A71583" w:rsidP="00BD67A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A71583">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A normalização do artigo deve seguir as normas de publicação da Associação Brasileira de Normas Técnicas (ABNT). A revista indica o e-book </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00A71583">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="0563C1"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>Normalização de Trabalhos Acadêmicos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A71583">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="0563C1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A71583">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-3"/>
@@ -1605,69 +1576,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A67B80" w14:textId="4C0816C1" w:rsidR="005C665D" w:rsidRPr="00C13768" w:rsidRDefault="005C665D" w:rsidP="006B453A">
       <w:pPr>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Verdana" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Hlk135072734"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk135072734"/>
       <w:r w:rsidRPr="00A22F28">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Char"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2 CITAÇÕES</w:t>
       </w:r>
       <w:r w:rsidRPr="00C431F2">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="006B453A" w:rsidRPr="00F351CC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Verdana" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="006B453A">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Verdana" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">seção primária, letras maiúscula, negrito; fonte Segoe UI, tamanho 12, </w:t>
       </w:r>
       <w:r w:rsidR="006B453A" w:rsidRPr="00F351CC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
@@ -2003,123 +1974,83 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tamanho 12, </w:t>
       </w:r>
       <w:r w:rsidR="006B453A" w:rsidRPr="00FD3ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">espaçamento antes </w:t>
       </w:r>
       <w:r w:rsidR="006B453A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e depois 12 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, espaçamento entre linhas simples, alinhado à esquerda, </w:t>
+        <w:t xml:space="preserve">e depois 12 pt, espaçamento entre linhas simples, alinhado à esquerda, </w:t>
       </w:r>
       <w:r w:rsidR="006B453A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>com numeração)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C27753C" w14:textId="1B567C55" w:rsidR="00472FA7" w:rsidRDefault="00472FA7" w:rsidP="00BD67A2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472FA7">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve">Quando a transcrição for em parágrafo separado do texto, </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> do número de linhas</w:t>
+        <w:t>Quando a transcrição for em parágrafo separado do texto, independente do número de linhas</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="333D6172" w14:textId="77777777" w:rsidR="00472FA7" w:rsidRDefault="00472FA7" w:rsidP="00472FA7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:beforeLines="100" w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
@@ -2865,72 +2796,72 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5399FDCC" w14:textId="679E0327" w:rsidR="002A43F0" w:rsidRPr="006B453A" w:rsidRDefault="002A43F0" w:rsidP="006B453A">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:beforeLines="0" w:before="360" w:afterLines="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A22F28">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Char"/>
           <w:b/>
         </w:rPr>
         <w:t>3 ILUSTRAÇÕES</w:t>
       </w:r>
       <w:r w:rsidRPr="002A43F0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="8" w:name="_Hlk135075142"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk135075142"/>
       <w:r w:rsidR="006B453A" w:rsidRPr="006B453A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(seção primária, letras maiúscula, negrito; fonte Segoe UI, tamanho 12, </w:t>
       </w:r>
       <w:r w:rsidR="006B453A" w:rsidRPr="006B453A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>espaçamento antes 18 e depois 12, espaçamento entre linhas simples, alinhado à esquerda, com numeração)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="03BD521E" w14:textId="77777777" w:rsidR="002A43F0" w:rsidRDefault="002A43F0" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="007A2F06">
         <w:t>Qualquer tipo de ilustração deve ser precedido por sua palavra designativa (desenho, esquema, fluxograma,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2F06">
         <w:t>fotografia, gráfico, mapa, organograma, planta, quadro, retrato, figura, imagem, entre outros),</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2F06">
         <w:t>seguida de seu número de ordem de ocorrência no texto, em algarismos arábicos, de travessão e do</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A2F06">
         <w:t>respectivo título.</w:t>
       </w:r>
@@ -3031,193 +2962,173 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tamanho 12, </w:t>
       </w:r>
       <w:r w:rsidR="004D7D43" w:rsidRPr="00FD3ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">espaçamento antes </w:t>
       </w:r>
       <w:r w:rsidR="004D7D43">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e depois 12 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, espaçamento entre linhas simples, alinhado à esquerda, </w:t>
+        <w:t xml:space="preserve">e depois 12 pt, espaçamento entre linhas simples, alinhado à esquerda, </w:t>
       </w:r>
       <w:r w:rsidR="004D7D43">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>com numeração)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DAB7291" w14:textId="66E05989" w:rsidR="002A43F0" w:rsidRPr="00312FA9" w:rsidRDefault="002A43F0" w:rsidP="00FA2208">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="00312FA9">
         <w:t xml:space="preserve">As </w:t>
       </w:r>
       <w:r w:rsidR="005609DA" w:rsidRPr="00312FA9">
         <w:t xml:space="preserve">figuras devem ser formatadas conforme o modelo abaixo: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4279CABC" w14:textId="43052606" w:rsidR="003E4B84" w:rsidRPr="00602F69" w:rsidRDefault="003E4B84" w:rsidP="00FA2208">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk135073128"/>
-      <w:bookmarkStart w:id="10" w:name="_Hlk135075181"/>
+      <w:bookmarkStart w:id="8" w:name="_Hlk135073128"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk135075181"/>
       <w:r w:rsidRPr="00602F69">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="-10"/>
           <w:kern w:val="28"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figura 1 – Identificar figuras, quadros e tabelas</w:t>
       </w:r>
       <w:r w:rsidRPr="00602F69">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> na parte superior, pelo nome específico (tipo de ilustração), numeração sequencial de acordo com a ordem que aparece no texto, travessão e título, centralizado; fonte Segoe UI, corpo 1</w:t>
       </w:r>
       <w:r w:rsidR="00CD0C90">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00602F69">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>; espaçamento 12 antes, 6 depois; entrelinhas simples</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00602F69">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, sem ponto final</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:p w14:paraId="3DA5DCD1" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00C431F2" w:rsidRDefault="00615546" w:rsidP="00615546">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C431F2">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0057B45D" wp14:editId="3FAEF4FB">
             <wp:extent cx="2834663" cy="1676400"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="36" name="Imagem 36"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagem 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2874388" cy="1699893"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3427,55 +3338,56 @@
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="39FB2B0B" w14:textId="1433C148" w:rsidR="005609DA" w:rsidRPr="000E082A" w:rsidRDefault="005609DA" w:rsidP="005609DA">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc417547828"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc417547828"/>
       <w:r w:rsidRPr="000E082A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="000E082A" w:rsidRPr="000E082A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="000E082A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quadros</w:t>
       </w:r>
       <w:r w:rsidR="007C61E8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002A1E63" w:rsidRPr="006F7786">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
@@ -3504,159 +3416,139 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tamanho 12, </w:t>
       </w:r>
       <w:r w:rsidR="002A1E63" w:rsidRPr="00FD3ECF">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">espaçamento antes </w:t>
       </w:r>
       <w:r w:rsidR="002A1E63">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">e depois 12 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, espaçamento entre linhas simples, alinhado à esquerda, </w:t>
+        <w:t xml:space="preserve">e depois 12 pt, espaçamento entre linhas simples, alinhado à esquerda, </w:t>
       </w:r>
       <w:r w:rsidR="002A1E63">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>com numeração)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628939FA" w14:textId="5D8D8897" w:rsidR="003E4B84" w:rsidRPr="00312FA9" w:rsidRDefault="003E4B84" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="00312FA9">
         <w:t>Os quadros devem ser formatados conforme o modelo abaixo</w:t>
       </w:r>
       <w:r w:rsidR="00FA2208">
         <w:t xml:space="preserve"> (Segoe Ui, tamanho 11, espaço simples)</w:t>
       </w:r>
       <w:r w:rsidRPr="00312FA9">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BBFF06" w14:textId="6675C43A" w:rsidR="00615546" w:rsidRPr="006A7A8C" w:rsidRDefault="00615546" w:rsidP="00FA2208">
       <w:pPr>
         <w:pStyle w:val="TABELAETC"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Hlk135073213"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="11" w:name="_Hlk135073213"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="006A7A8C">
         <w:t>Quadro 1</w:t>
       </w:r>
       <w:r w:rsidR="003E4B84" w:rsidRPr="006A7A8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7A8C">
         <w:t>-</w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="_Toc6889411"/>
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc446354439"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc6889411"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc6889530"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc6889550"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc6889984"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc446354439"/>
       <w:r w:rsidRPr="006A7A8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="006A7A8C">
         <w:t xml:space="preserve">Tipos de interação </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9072" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1678"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="2433"/>
         <w:gridCol w:w="2551"/>
       </w:tblGrid>
       <w:tr w:rsidR="00615546" w:rsidRPr="00C431F2" w14:paraId="30B067ED" w14:textId="77777777" w:rsidTr="00FE4633">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1678" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="12"/>
+          <w:bookmarkEnd w:id="11"/>
           <w:p w14:paraId="5E3330BE" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00FA2208" w:rsidRDefault="00615546" w:rsidP="0027324C">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2208">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Características interativas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -4144,180 +4036,161 @@
           </w:tcPr>
           <w:p w14:paraId="0FD0829E" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00FA2208" w:rsidRDefault="00615546" w:rsidP="0027324C">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA2208">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Monológica</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="38E7976F" w14:textId="58EB136F" w:rsidR="00615546" w:rsidRDefault="00615546" w:rsidP="00C93BB9">
       <w:pPr>
         <w:pStyle w:val="FONTE"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Hlk135073244"/>
+      <w:bookmarkStart w:id="17" w:name="_Hlk135073244"/>
       <w:r w:rsidRPr="00522B54">
         <w:t xml:space="preserve">Fonte: Autor (ano). Quando elaborada pelo próprio autor, informar “elaboração própria”; quando for </w:t>
       </w:r>
       <w:r w:rsidR="00993DB9">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:t>adaptada informar “adaptado de” seguido da citação.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:p w14:paraId="27B74DB5" w14:textId="17B8F97D" w:rsidR="007936FA" w:rsidRPr="00D75B58" w:rsidRDefault="007936FA" w:rsidP="00D75B58">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007936FA">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">3.3 Tabelas </w:t>
       </w:r>
       <w:r w:rsidR="002A1E63" w:rsidRPr="00D75B58">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(seção secundária, letras minúsculas, negrito, </w:t>
       </w:r>
       <w:r w:rsidR="002A1E63" w:rsidRPr="00D75B58">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Verdana" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">fonte Segoe UI, tamanho 12, </w:t>
       </w:r>
       <w:r w:rsidR="002A1E63" w:rsidRPr="00D75B58">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">espaçamento antes e depois 12 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">, espaçamento entre linhas simples, alinhado à esquerda, </w:t>
+        <w:t xml:space="preserve">espaçamento antes e depois 12 pt, espaçamento entre linhas simples, alinhado à esquerda, </w:t>
       </w:r>
       <w:r w:rsidR="002A1E63" w:rsidRPr="00D75B58">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>com numeração)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FE0069" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00312FA9" w:rsidRDefault="00615546" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="00312FA9">
         <w:t>As tabelas devem ser elaboradas de acordo com as normas de apresentação tabular publicada pelo Instituto Brasileiro de Geografia e Estatística - IBGE, que define a tabela como “[...] forma não discursiva de apresentar informações, das quais o dado numérico se destaca como informação central” (IBGE, 1993, p. 9).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05628714" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00312FA9" w:rsidRDefault="00615546" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="00312FA9">
         <w:t>Da mesma forma que as ilustrações, as tabelas devem ser identificadas com título, numeração sequencial e conter a fonte consultada. Devem também ser citadas e inseridas o mais próximo do texto a que se referem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE4AFF5" w14:textId="4CB54EF7" w:rsidR="00615546" w:rsidRDefault="00615546" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="00312FA9">
         <w:t>Se o trabalho possui mais de uma tabela, estas devem ser numeradas sequencialmente, na ordem em que aparecem no texto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62A3451A" w14:textId="77777777" w:rsidR="007936FA" w:rsidRDefault="007936FA" w:rsidP="00312FA9">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41DA8F92" w14:textId="5DDCAEEA" w:rsidR="007936FA" w:rsidRDefault="007936FA" w:rsidP="00F7750C">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007936FA">
+        <w:lastRenderedPageBreak/>
         <w:t>3.3.1 Exemplo de t</w:t>
       </w:r>
       <w:r w:rsidRPr="007936FA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">abela </w:t>
       </w:r>
       <w:r w:rsidR="002116C0" w:rsidRPr="002116C0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005A235A" w:rsidRPr="005A235A">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">seção </w:t>
       </w:r>
       <w:r w:rsidR="005A235A">
         <w:rPr>
           <w:bCs/>
@@ -4329,61 +4202,52 @@
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">, letras minúsculas, </w:t>
       </w:r>
       <w:r w:rsidR="005A235A">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">sem </w:t>
       </w:r>
       <w:r w:rsidR="005A235A" w:rsidRPr="005A235A">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">negrito, fonte Segoe UI, tamanho 12, espaçamento antes e depois de </w:t>
       </w:r>
       <w:r w:rsidR="008A6348">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:t xml:space="preserve">12 </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>12 pt</w:t>
+      </w:r>
       <w:r w:rsidR="005A235A" w:rsidRPr="005A235A">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>, espaçamento entre linhas simples, alinhado à esquerda, com numeração</w:t>
       </w:r>
       <w:r w:rsidR="002116C0" w:rsidRPr="002116C0">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ABF2F5D" w14:textId="77777777" w:rsidR="007936FA" w:rsidRPr="007936FA" w:rsidRDefault="007936FA" w:rsidP="007936FA">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="733F0B7D" w14:textId="231FDB75" w:rsidR="00615546" w:rsidRPr="00312FA9" w:rsidRDefault="00615546" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
@@ -4394,51 +4258,51 @@
         <w:t xml:space="preserve">fonte Segoe UI, tamanho12, centralizada, sem </w:t>
       </w:r>
       <w:r w:rsidR="00BF32D1">
         <w:t xml:space="preserve">negrito e sem </w:t>
       </w:r>
       <w:r w:rsidR="00763525">
         <w:t>ponto final.</w:t>
       </w:r>
       <w:r w:rsidRPr="00312FA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A8B12C" w14:textId="71ECB6CC" w:rsidR="007C61E8" w:rsidRDefault="00615546" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312FA9">
         <w:t>As normas de apresentação tabular do IBGE estão disponíveis para consulta no</w:t>
       </w:r>
       <w:r w:rsidRPr="002D7AF7">
         <w:t xml:space="preserve"> link: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="002D7AF7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://biblioteca.ibge.gov.br/visualizacao/livros/liv23907.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007C61E8">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22FF7705" w14:textId="08E5D850" w:rsidR="007C61E8" w:rsidRDefault="00763525" w:rsidP="00BD67A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4469,51 +4333,51 @@
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">as orientações destacadas na tabela </w:t>
       </w:r>
       <w:r w:rsidRPr="007C61E8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>abaixo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, que está disponível no site </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:anchor="google_vignette" w:history="1">
+      <w:hyperlink r:id="rId21" w:anchor="google_vignette" w:history="1">
         <w:r w:rsidRPr="007C61E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.normasabnt.org/tabela-nas-normas-abnt-como-inserir-tabelas/#google_vignette</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007C61E8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6592BCCA" w14:textId="77777777" w:rsidR="00615546" w:rsidRDefault="00615546" w:rsidP="00615546">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -4546,51 +4410,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="pt-BR"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E7BBF0B" wp14:editId="33B02A1A">
             <wp:extent cx="5760085" cy="2908300"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="5" name="Imagem 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Tabela ABNT.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760085" cy="2908300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -4669,50 +4533,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="426" w:hanging="426"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23953">
         <w:t>os diversos assuntos que não possuam título próprio, dentro de uma mesma seção, devem ser subdivididos em alíneas;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ADB1CF6" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="00A23953" w:rsidRDefault="00D40537" w:rsidP="004C3BC1">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23953">
         <w:t>o texto que antecede as alíneas termina em dois pontos;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F31376" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="00A23953" w:rsidRDefault="00D40537" w:rsidP="004C3BC1">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23953">
+        <w:lastRenderedPageBreak/>
         <w:t>as alíneas devem ser indicadas alfabeticamente, em letra minúscula, seguida de parêntese. Utilizam-se letras dobradas, quando esgotadas as letras do alfabeto;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023E66B8" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="00A23953" w:rsidRDefault="00D40537" w:rsidP="004C3BC1">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23953">
         <w:t>as letras indicativas das alíneas devem apresentar recuo em relação à margem esquerda;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EF753F2" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="00A23953" w:rsidRDefault="00D40537" w:rsidP="004C3BC1">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:spacing w:before="240" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00A23953">
         <w:t>o texto da alínea deve começar por letra minúscula e terminar em ponto-e-vírgula, exceto a última alínea que termina em ponto final;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="615C401C" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="00A23953" w:rsidRDefault="00D40537" w:rsidP="004C3BC1">
       <w:pPr>
         <w:pStyle w:val="Alnea"/>
         <w:spacing w:before="240" w:after="240"/>
@@ -4733,103 +4598,95 @@
     <w:p w14:paraId="76CCEBED" w14:textId="7A11BBAD" w:rsidR="00D40537" w:rsidRPr="00C147E8" w:rsidRDefault="00D40537" w:rsidP="002B5BCC">
       <w:pPr>
         <w:pStyle w:val="SUBTITULO"/>
         <w:spacing w:beforeLines="0" w:before="360" w:afterLines="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A22F28">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Char"/>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
         </w:rPr>
         <w:t>5 NOTAS DE RODAPÉ</w:t>
       </w:r>
       <w:r w:rsidRPr="00C147E8">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_Hlk135075384"/>
+      <w:bookmarkStart w:id="18" w:name="_Hlk135075384"/>
       <w:r w:rsidR="001D172E" w:rsidRPr="006B453A">
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">(seção primária, letras maiúscula, negrito; fonte Segoe UI, tamanho 12, </w:t>
       </w:r>
       <w:r w:rsidR="001D172E" w:rsidRPr="006B453A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>espaçamento antes 18 e depois 12, espaçamento entre linhas simples, alinhado à esquerda, com numeração)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p w14:paraId="2E83CE65" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="00FF08C6" w:rsidRDefault="00D40537" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF08C6">
         <w:t>Utilizar as notas de rodapé</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF08C6">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:footnoteReference w:id="5"/>
       </w:r>
       <w:r w:rsidRPr="00FF08C6">
         <w:t xml:space="preserve"> para abordar pontos que não devem ser incluídos no texto, como: comentários; esclarecimentos (notas explicativas) e traduções. Não devem ser usadas para indicar citação ou referência.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1191D6BB" w14:textId="77777777" w:rsidR="00D40537" w:rsidRDefault="00D40537" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF08C6">
         <w:t>Sempre que for necessário utilizar notas de rodapé, a chamada às notas no texto é feita por números arábicos acima do texto (sobrescrito). A numeração deve ser única em todo o trabalho e em ordem crescente</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, justificada à esquerda, segoe UI, </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> 10, espaço simples. </w:t>
+        <w:t xml:space="preserve">, justificada à esquerda, segoe UI, tamnho 10, espaço simples. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A06B89" w14:textId="4CBFD513" w:rsidR="00D40537" w:rsidRPr="00C147E8" w:rsidRDefault="00C147E8" w:rsidP="002B5BCC">
       <w:pPr>
         <w:pStyle w:val="SUBTITULO"/>
         <w:spacing w:beforeLines="0" w:before="360" w:afterLines="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Verdana"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B01B77">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Char"/>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D40537" w:rsidRPr="00B01B77">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Char"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D40537" w:rsidRPr="00B01B77">
@@ -4857,86 +4714,130 @@
       </w:r>
       <w:r w:rsidR="001D172E" w:rsidRPr="006B453A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>espaçamento antes 18 e depois 12, espaçamento entre linhas simples, alinhado à esquerda, com numeração)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C450464" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="00C74428" w:rsidRDefault="00D40537" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="00C74428">
         <w:t xml:space="preserve">As siglas devem ser indicadas entre parênteses, precedidas do nome completo, quando mencionadas pela primeira vez no texto. Posteriormente, no decorrer do texto, deve-se padronizar o uso, utilizando apenas a sigla.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC65FAC" w14:textId="77777777" w:rsidR="00D40537" w:rsidRPr="00C74428" w:rsidRDefault="00D40537" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="00C74428">
         <w:t>Exemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B512054" w14:textId="0606A309" w:rsidR="00D40537" w:rsidRDefault="00D40537" w:rsidP="00BD67A2">
+    <w:p w14:paraId="0B512054" w14:textId="1B8E6BD8" w:rsidR="00D40537" w:rsidRDefault="00D40537" w:rsidP="00BD67A2">
       <w:pPr>
         <w:pStyle w:val="TEXTO"/>
       </w:pPr>
       <w:r w:rsidRPr="00C74428">
         <w:t>A normalização d</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">as citações e referências devem </w:t>
       </w:r>
       <w:r w:rsidRPr="00C74428">
         <w:t xml:space="preserve">seguir as normas de publicação da Associação Brasileira de Normas Técnicas (ABNT). A revista indica o e-book </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId23" w:history="1">
         <w:r w:rsidRPr="000341DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Verdana"/>
             <w:color w:val="C49A00" w:themeColor="accent1" w:themeShade="BF"/>
           </w:rPr>
           <w:t>Normalização de Trabalhos Acadêmicos</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000341DB">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74428">
         <w:t xml:space="preserve"> com</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> orientações para </w:t>
       </w:r>
       <w:r w:rsidRPr="00C74428">
         <w:t>aplicação das normas.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="41CBFC56" w14:textId="6D602FB0" w:rsidR="008B0C93" w:rsidRDefault="008B0C93" w:rsidP="00BD67A2">
+      <w:pPr>
+        <w:pStyle w:val="TEXTO"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E125BEA" w14:textId="26821DC2" w:rsidR="008B0C93" w:rsidRDefault="008B0C93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE8EDC5" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00276CC8" w:rsidRDefault="008B0C93" w:rsidP="008B0C93">
+      <w:pPr>
+        <w:pStyle w:val="SUBTITULO"/>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Hlk135073560"/>
+      <w:r w:rsidRPr="005B2858">
+        <w:rPr>
+          <w:rStyle w:val="TtuloPsTextoChar"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>AGRADECIMENTOS</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C147E8">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>(seção; letra maiúscula; espaçamento entrelinhas simples; centralizado)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p w14:paraId="12E51B2E" w14:textId="64324CAE" w:rsidR="00C147E8" w:rsidRPr="00C147E8" w:rsidRDefault="00C147E8" w:rsidP="002E3D74">
       <w:pPr>
         <w:pStyle w:val="TtuloPsTexto"/>
         <w:spacing w:beforeLines="0" w:before="480" w:afterLines="0" w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00C147E8">
         <w:t xml:space="preserve">REFERÊNCIAS </w:t>
       </w:r>
       <w:bookmarkStart w:id="20" w:name="_Hlk135075565"/>
       <w:r w:rsidR="00584191" w:rsidRPr="00584191">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(letra</w:t>
       </w:r>
       <w:r w:rsidR="009535A9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
@@ -5550,50 +5451,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Capítulo de livro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2961DF03" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00522B54" w:rsidRDefault="00615546" w:rsidP="00B17B8B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MORAES, A. A. de A. Histórias de leitura em narrativas de professoras. </w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In:</w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> SILVA, L. L. M. (org.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
@@ -5707,51 +5609,51 @@
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Educação beneditina e escolar</w:t>
       </w:r>
       <w:r w:rsidRPr="0088396B">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> o lugar do passado no presente. 2022. Tese (Doutorado em Educação) – Universidade de Sorocaba, Sorocaba, 2022. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00522B54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           </w:rPr>
           <w:t>https://uniso.br/mestrado-doutorado/educacao/teses/2022/cristiane-correa.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">Acesso em: 01 fev. 2024. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BECEA5" w14:textId="652F4EAB" w:rsidR="00615546" w:rsidRPr="00522B54" w:rsidRDefault="00615546" w:rsidP="00615546">
       <w:pPr>
@@ -5875,51 +5777,51 @@
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Avaliação</w:t>
       </w:r>
       <w:r w:rsidRPr="00E62FE9">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Revista da Avaliação da Educação Superior, Campinas; Sorocaba, v. 27, n. 2, p. 227-247, jul. 2022. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00522B54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www.scielo.br/j/aval/a/rxNDLXGXR8H53YDzgrwZvGk/?format=pdf&amp;lang=pt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Acesso em: 01 fev. 2024. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114A1483" w14:textId="052ABA49" w:rsidR="00615546" w:rsidRPr="00522B54" w:rsidRDefault="00615546" w:rsidP="00615546">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -5979,51 +5881,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> MOSTRA DE ATIVIDADES ACADÊMICAS, 2., 2016, Sorocaba. </w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Anais </w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">[...]. Sorocaba: Uniso, 2016. p. 155-160. Tema: Inovação e transversalidade. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00522B54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://uniso.br/assets/docs/publicacoes/publicacoes-eventos/anais-da-maac/edicoes/anais-maac-II.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Acesso em: 01 fev. 2024. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="716B5D94" w14:textId="77777777" w:rsidR="00615546" w:rsidRPr="00522B54" w:rsidRDefault="00615546" w:rsidP="00615546">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -6063,51 +5965,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ENCONTRO NACIONAL DE ENSINO DE BIOLOGIA, 7.; ENCONTRO REGIONAL DE ENSINO DE BIOLOGIA DA REGIONAL 6 – NORTE, 1., 2018. Belém, PA. </w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anais</w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [...]. Belém, PA: UFPA, 2018. Tema: O que a vida tem a ensinar ao Ensino de Biologia? Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="006469D3" w:rsidRPr="00522B54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://sbenbio.org.br/wp-content/uploads/anais/anais_ vii_enebio_norte_completo_2018.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Acesso</w:t>
       </w:r>
       <w:r w:rsidR="006469D3" w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6131,51 +6033,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Matérias em jornais e revistas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F05261" w14:textId="09CF812E" w:rsidR="00C147E8" w:rsidRDefault="00615546" w:rsidP="00B17B8B">
+    <w:p w14:paraId="77F05261" w14:textId="6BD8FF64" w:rsidR="00C147E8" w:rsidRDefault="00615546" w:rsidP="00B17B8B">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RODRIGUES, A. Pelos lados e para o alto, SP cresce 60% em área construída em 25 anos. </w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
@@ -6203,278 +6105,2402 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Paulo</w:t>
       </w:r>
       <w:r w:rsidRPr="00D8417D">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> São Paulo, ano 99, n. 33.025, 3 set. 2019. Disponível em: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="00522B54">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://www1.folha.uol.com.br/cotidiano/2019/09/pelos-lados-e-para-o-alto-sp-cresce-60-em-area-construida-em-25-anos.shtml</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00522B54">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Acesso em: 01 fev. 2024.</w:t>
       </w:r>
       <w:r w:rsidR="00D8417D">
         <w:rPr>
           <w:rStyle w:val="markedcontent"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C147E8">
-[...36 lines deleted...]
-    <w:p w14:paraId="5D29F94F" w14:textId="77777777" w:rsidR="00D47ADC" w:rsidRPr="00D47ADC" w:rsidRDefault="00D47ADC" w:rsidP="00D47ADC">
+    </w:p>
+    <w:p w14:paraId="0EDD7CD4" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRDefault="008B0C93" w:rsidP="00D47ADC">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00D47ADC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">CONTRIBUIÇÕES </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AD337C4" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="008B0C93" w:rsidRDefault="00D47ADC" w:rsidP="008B0C93">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D47ADC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>DOS(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D47ADC">
+        <w:t>CONTRIBUIÇ</w:t>
+      </w:r>
+      <w:r w:rsidR="008B0C93">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">AS) AUTORES(AS) </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D47ADC">
+        <w:t xml:space="preserve">ÃO DE AUTORIA </w:t>
+      </w:r>
+      <w:r w:rsidR="008B0C93" w:rsidRPr="008B0C93">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(e</w:t>
-[...43 lines deleted...]
-    <w:p w14:paraId="072E25DF" w14:textId="77777777" w:rsidR="00D47ADC" w:rsidRPr="00D47ADC" w:rsidRDefault="00D47ADC" w:rsidP="00D47ADC">
+        <w:t>(deve ser preenchida mesmo que o autor seja individual. Cada autor(a) deve ser responsável por pelo menos uma das 14 funções indicadas abaixo.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="132BD737" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00C147E8" w:rsidRDefault="008B0C93" w:rsidP="008B0C93">
+      <w:pPr>
+        <w:pStyle w:val="CONT-AUTOR"/>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1) Nome completo do a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C147E8">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>utor(a)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210F7A">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(após aprovação do artigo)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EC2662" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRDefault="008B0C93" w:rsidP="008B0C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00D47ADC">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Autor(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D47ADC">
+        <w:t>2) Nome completo do a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C147E8">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">a) 2 – </w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve">utor(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(após aprovação do artigo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6589496D" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRDefault="008B0C93" w:rsidP="008B0C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) Nome Completo do autor(a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00210F7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(após aprovação do artigo)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8070" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3534"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="5976ABE1" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="726"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F7BBEC" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Contribuição</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EF10BC0" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Autor 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="105C9560" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Autor 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADB486F" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Autor 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="3071B341" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="151"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38ACC39C" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>1. Conceituação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D90E96" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6011854E" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B33E1FF" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="70B94DB1" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F68042" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>2. Curadoria de dados</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA32DEE" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4225E804" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4342B227" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="62E3FFED" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FE6831A" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>3. Análise formal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19404368" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5166A0C8" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6932F4BE" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="733D6B47" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDE1E4F" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>4. Obtenção de financiamento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="673D9629" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B69E74" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38E98FC6" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="6B8D04A1" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16498685" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>5. Investigação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBA5C62" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1176DAB2" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17B08FE5" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="26661926" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF7766C" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>6. Metodologia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F86D04B" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F1BCE3" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61E8432E" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="67B4000C" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35DF8DB0" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>7. Administração do projeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4B6C55" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5487D916" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA00385" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="5D210B5A" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F72BA93" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>8. Recursos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6CA105" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="356A3454" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46664991" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="4BF61EE4" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="483"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57BD6711" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>9. Software</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1827DC2F" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C36A4DB" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="675F3EB9" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="0BE657D2" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0BE8F2" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>10. Supervisão</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF456C5" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BB188A6" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D43446" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="031F133E" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EC3C678" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>11. Validação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57A19F64" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6CA933" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A3FC9E" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="62288CE9" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A31DCD5" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>12. Visualização</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F1B0C5" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64175ACB" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0306CB" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="354A4CC5" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B2A787" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>13. Redação (rascunho/original)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D1BA91" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70EEFBF4" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B44B116" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B0C93" w:rsidRPr="00CE6560" w14:paraId="44BC559D" w14:textId="77777777" w:rsidTr="00F21F52">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E6FE8BF" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE6560">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>14. Escrita (revisão e edição)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2640D6A8" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2077BAD5" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C474204" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00CE6560" w:rsidRDefault="008B0C93" w:rsidP="00F21F52">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="106F94E3" w14:textId="77777777" w:rsidR="00D47ADC" w:rsidRPr="00D47ADC" w:rsidRDefault="00D47ADC" w:rsidP="00D47ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23AF76C6" w14:textId="77777777" w:rsidR="00D47ADC" w:rsidRPr="00D47ADC" w:rsidRDefault="00D47ADC" w:rsidP="00D47ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D47ADC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>DECLARAÇÃO DE CONFLITO DE INTERESSE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D6C4726" w14:textId="77777777" w:rsidR="00D47ADC" w:rsidRPr="00D47ADC" w:rsidRDefault="00D47ADC" w:rsidP="00D47ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D47ADC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Os autores declaram que não há conflito de interesse com o artigo </w:t>
       </w:r>
       <w:r w:rsidRPr="00D47ADC">
         <w:rPr>
@@ -6485,301 +8511,622 @@
         </w:rPr>
         <w:t>[inserir título do artigo]</w:t>
       </w:r>
       <w:r w:rsidRPr="00D47ADC">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DF23FA4" w14:textId="77777777" w:rsidR="00D47ADC" w:rsidRPr="00D47ADC" w:rsidRDefault="00D47ADC" w:rsidP="00D47ADC">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31805151" w14:textId="77777777" w:rsidR="00D47ADC" w:rsidRPr="00D47ADC" w:rsidRDefault="00D47ADC" w:rsidP="00D47ADC">
+    <w:p w14:paraId="5D602ADD" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00825A1D" w:rsidRDefault="008B0C93" w:rsidP="008B0C93">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-          <w:color w:val="FF0000"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">DISPONIBILIDADE DE DADOS </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00D47ADC">
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00825A1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DISPONIBILIDADE DE DADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5951F3" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRDefault="008B0C93" w:rsidP="008B0C93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7851">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>nform</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7851">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>a disponibilidade dos dados da pesquisa. Por favor, escolha uma das seguintes declarações</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7851">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a mesma informada no </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="00D600B0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>Formulário de Conformidade com a Ciência Aberta</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A9C62B" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00C317EB" w:rsidRDefault="008B0C93" w:rsidP="008B0C93">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(   ) Todo o conjunto de dados de apoio aos resultados deste estudo foi disponibilizado em (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>nome do repositório</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e pode ser acessado em (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>URL ou de preferência o DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. (Por favor, informe quaisquer restrições, quando aplicável).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A24593A" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00C317EB" w:rsidRDefault="008B0C93" w:rsidP="008B0C93">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  ) Todo o conjunto de dados de apoio aos resultados deste estudo foi publicado no próprio artigo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7FFEC8" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00C317EB" w:rsidRDefault="008B0C93" w:rsidP="008B0C93">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  ) Todo o conjunto de dados de apoio aos resultados deste estudo foi publicado no artigo e na seção "Materiais suplementares".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5E0A09" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRDefault="008B0C93" w:rsidP="008B0C93">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(   ) O conjunto de dados de apoio aos resultados deste estudo não está disponível ao público.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB3CAC4" w14:textId="77777777" w:rsidR="008B0C93" w:rsidRPr="00C317EB" w:rsidRDefault="008B0C93" w:rsidP="008B0C93">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A853CA6" w14:textId="77777777" w:rsidR="008366FA" w:rsidRPr="00C317EB" w:rsidRDefault="008366FA" w:rsidP="008366FA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F67F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO DE USO DE IA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>informe o uso ou não de ferramentas de inteligência artificial (IA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B28675" w14:textId="66BE8AF2" w:rsidR="008366FA" w:rsidRPr="00C317EB" w:rsidRDefault="008366FA" w:rsidP="008366FA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  ) Não houve utilização de ferramentas de Inteligência Artificial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDD14FC" w14:textId="77777777" w:rsidR="008366FA" w:rsidRPr="00C317EB" w:rsidRDefault="008366FA" w:rsidP="008366FA">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  ) A ferramenta de inteligência artificial (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>inserir a IA Utilizada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) foi utilizada para </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F42DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>descrever como foi utilizada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C317EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787B099F" w14:textId="230E24E2" w:rsidR="008366FA" w:rsidRDefault="008366FA" w:rsidP="008366FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0081516D">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Após aprovação do artigo providenciar a revisão gramatical</w:t>
+      </w:r>
+      <w:r w:rsidR="00931734">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="21" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="21"/>
+    </w:p>
+    <w:p w14:paraId="232CFF31" w14:textId="77777777" w:rsidR="008366FA" w:rsidRPr="0081516D" w:rsidRDefault="008366FA" w:rsidP="008366FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1046B9F8" w14:textId="77777777" w:rsidR="008366FA" w:rsidRPr="00C2024F" w:rsidRDefault="008366FA" w:rsidP="008366FA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7655"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C2024F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Revisado por:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C2024F">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Informe uma das opões</w:t>
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+        <w:t>Nome completo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0459174B" w14:textId="77777777" w:rsidR="008366FA" w:rsidRDefault="008366FA" w:rsidP="008366FA">
+      <w:pPr>
+        <w:pStyle w:val="REVISO-AUTOR"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>inserir endereço URL</w:t>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0081516D">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0014091E">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-      </w:pPr>
-[...78 lines deleted...]
-        <w:t xml:space="preserve">a) </w:t>
+        <w:t xml:space="preserve">contato@dorevisor(a) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09665C2D" w14:textId="77777777" w:rsidR="00207848" w:rsidRDefault="00207848" w:rsidP="00D47ADC">
       <w:pPr>
         <w:pStyle w:val="CONTRIBUIO"/>
         <w:spacing w:before="240"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00207848" w:rsidSect="009C30EA">
-      <w:headerReference w:type="even" r:id="rId26"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+      <w:headerReference w:type="even" r:id="rId30"/>
+      <w:headerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="even" r:id="rId32"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:headerReference w:type="first" r:id="rId34"/>
+      <w:footerReference w:type="first" r:id="rId35"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="16C0735E" w14:textId="77777777" w:rsidR="00C91C2D" w:rsidRDefault="00C91C2D" w:rsidP="00615546">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="30F2CB0B" w14:textId="77777777" w:rsidR="00C91C2D" w:rsidRDefault="00C91C2D" w:rsidP="00615546">
       <w:pPr>
@@ -6878,51 +9225,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="4C4EF8EF" w14:textId="77777777" w:rsidR="00800AC6" w:rsidRDefault="00800AC6">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="638EF48B" w14:textId="79D1A51D" w:rsidR="00956262" w:rsidRPr="001D6FBD" w:rsidRDefault="00B17B8B" w:rsidP="003E742E">
+  <w:p w14:paraId="638EF48B" w14:textId="44E125AC" w:rsidR="00956262" w:rsidRPr="001D6FBD" w:rsidRDefault="00B17B8B" w:rsidP="003E742E">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:before="80"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B17B8B">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F75ABB4" wp14:editId="44135235">
@@ -7153,59 +9500,59 @@
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00B40C6E" w:rsidRPr="001D6FBD">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidR="00B40C6E" w:rsidRPr="001D6FBD">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00804369">
+        <w:r w:rsidR="00931734">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:noProof/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r w:rsidR="00B40C6E" w:rsidRPr="001D6FBD">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="439512D5" w14:textId="03A9DF20" w:rsidR="007C58B8" w:rsidRDefault="00B17B8B" w:rsidP="00233363">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4986"/>
         <w:tab w:val="right" w:pos="9972"/>
@@ -7268,83 +9615,72 @@
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="07CE68FE" id="Conector reto 9" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-20.7pt,.75pt" to="611.55pt,1.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQATFmjr0AEAAH0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPtf7B83yZbNbCNmu6hVbkg&#10;qATLferYiSV/aWya9t8zdkq1wA2Rg+UZj5/nvXnZvFysYWeJUXvX8adFzZl0wvfaDR1//XZ4fOYs&#10;JnA9GO9kx68y8pftw7vNFFq59KM3vURGIC62U+j4mFJoqyqKUVqICx+ko0Pl0UKiEIeqR5gI3Zpq&#10;Wdfvq8ljH9ALGSNl9/Mh3xZ8paRIX5SKMjHTceotlRXLesprtd1AOyCEUYtbG/APXVjQjh69Q+0h&#10;AfuB+i8oqwX66FVaCG8rr5QWsnAgNk/1H2y+jhBk4ULixHCXKf4/WPH5fESm+46vOXNgaUQ7GpRI&#10;HhnK5Nk6SzSF2FLlzh3xFsVwxMz3otAyZXT4TtMvChAndikCX+8Cy0tigpLP9XLdfGg4E3S2bpZN&#10;Bq9mlIwWMKaP0luWNx032mX60ML5U0xz6a+SnHb+oI2hPLTGsanjq9WqoSkLICcpA4m2NhC36AbO&#10;wAxkUZGwQEZvdJ+v59sRh9POIDsD2eRw2NV1cQZ19ltZfnsPcZzrytFsIKsTudhomynm78bLuIwu&#10;iw9vDLKUs3h5d/L9tWha5YhmXOS4+TGb6G1M+7d/zfYnAAAA//8DAFBLAwQUAAYACAAAACEA11lr&#10;Ed8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI7FrnBapCnKqqBKhSNwSo&#10;1J0bD3FEPA6xk4a/x12V5ehc3XumWM+mYxMOrrUkIF5GwJBqq1pqBHy8Py9WwJyXpGRnCQX8ooN1&#10;eXtTyFzZM73hVPmGhRJyuRSgve9zzl2t0Ui3tD1SYF92MNKHc2i4GuQ5lJuOJ1H0yI1sKSxo2eNW&#10;Y/1djUbA62aKx+NeVy/7Q/az+9yqdHfwQtzfzZsnYB5nfw3DRT+oQxmcTnYk5VgnYJHFWYgG8ADs&#10;wpMkjYGdBKQR8LLg/x8o/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQATFmjr0AEAAH0D&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDXWWsR3wAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAACoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;" strokecolor="#ffc000" strokeweight="3.5pt">
               <v:stroke joinstyle="miter"/>
               <w10:wrap anchorx="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="007C58B8" w:rsidRPr="00F046F4">
-      <w:t>Recebido em: | Aprovado em: | Revisado em</w:t>
-[...3 lines deleted...]
-      <w:t>:</w:t>
+      <w:t>Recebido em: | Aprovado em: | Revisado em:</w:t>
     </w:r>
     <w:r w:rsidRPr="00B17B8B">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007C58B8" w:rsidRPr="00F046F4">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007C58B8" w:rsidRPr="00F046F4">
       <w:rPr>
         <w:color w:val="FF0000"/>
       </w:rPr>
-      <w:t>(</w:t>
-[...6 lines deleted...]
-      <w:t>não preencher)</w:t>
+      <w:t>(não preencher)</w:t>
     </w:r>
     <w:r w:rsidR="00E36CEE" w:rsidRPr="00E36CEE">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7872C998" w14:textId="28921EE0" w:rsidR="00956262" w:rsidRPr="00CE5183" w:rsidRDefault="00CE5183" w:rsidP="009D5CB6">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4986"/>
         <w:tab w:val="right" w:pos="9972"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
@@ -8236,51 +10572,50 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D27828"/>
     <w:rsid w:val="00031334"/>
     <w:rsid w:val="000D399A"/>
@@ -8370,92 +10705,97 @@
     <w:rsid w:val="00623A02"/>
     <w:rsid w:val="006469D3"/>
     <w:rsid w:val="00654F14"/>
     <w:rsid w:val="0066117B"/>
     <w:rsid w:val="00681B7F"/>
     <w:rsid w:val="006A1C9E"/>
     <w:rsid w:val="006A7A8C"/>
     <w:rsid w:val="006B453A"/>
     <w:rsid w:val="006E619C"/>
     <w:rsid w:val="006E6D0D"/>
     <w:rsid w:val="006F47C4"/>
     <w:rsid w:val="006F7786"/>
     <w:rsid w:val="00707994"/>
     <w:rsid w:val="00712C00"/>
     <w:rsid w:val="007302D9"/>
     <w:rsid w:val="00763525"/>
     <w:rsid w:val="00763CF2"/>
     <w:rsid w:val="00764D9E"/>
     <w:rsid w:val="00773699"/>
     <w:rsid w:val="007936FA"/>
     <w:rsid w:val="007A1105"/>
     <w:rsid w:val="007C58B8"/>
     <w:rsid w:val="007C61E8"/>
     <w:rsid w:val="007D1390"/>
     <w:rsid w:val="007E1BEC"/>
+    <w:rsid w:val="007F1155"/>
     <w:rsid w:val="00800AC6"/>
     <w:rsid w:val="00804369"/>
     <w:rsid w:val="008115DA"/>
+    <w:rsid w:val="008366FA"/>
     <w:rsid w:val="00851572"/>
     <w:rsid w:val="008533CE"/>
     <w:rsid w:val="00864DAA"/>
     <w:rsid w:val="00882C96"/>
     <w:rsid w:val="0088396B"/>
     <w:rsid w:val="008A6348"/>
+    <w:rsid w:val="008B0C93"/>
     <w:rsid w:val="008D1DA2"/>
     <w:rsid w:val="008E114B"/>
     <w:rsid w:val="008E398A"/>
     <w:rsid w:val="008E568A"/>
     <w:rsid w:val="00913BD9"/>
     <w:rsid w:val="00915949"/>
+    <w:rsid w:val="00931734"/>
     <w:rsid w:val="009535A9"/>
     <w:rsid w:val="00956262"/>
     <w:rsid w:val="00970D65"/>
     <w:rsid w:val="00993DB9"/>
     <w:rsid w:val="009A2556"/>
     <w:rsid w:val="009C30EA"/>
     <w:rsid w:val="009D5CB6"/>
     <w:rsid w:val="009E771D"/>
     <w:rsid w:val="009F0E4B"/>
     <w:rsid w:val="00A027E4"/>
     <w:rsid w:val="00A07D36"/>
     <w:rsid w:val="00A101F6"/>
     <w:rsid w:val="00A14D36"/>
     <w:rsid w:val="00A22F28"/>
     <w:rsid w:val="00A60068"/>
     <w:rsid w:val="00A70EED"/>
     <w:rsid w:val="00A71583"/>
     <w:rsid w:val="00A8473E"/>
     <w:rsid w:val="00AA4151"/>
     <w:rsid w:val="00AA4E9C"/>
     <w:rsid w:val="00AA7AFC"/>
     <w:rsid w:val="00AC71D4"/>
     <w:rsid w:val="00AF1917"/>
     <w:rsid w:val="00AF5AEF"/>
     <w:rsid w:val="00B00ABC"/>
     <w:rsid w:val="00B00F7A"/>
     <w:rsid w:val="00B01B77"/>
+    <w:rsid w:val="00B01D0B"/>
     <w:rsid w:val="00B05067"/>
     <w:rsid w:val="00B17B8B"/>
     <w:rsid w:val="00B37F4A"/>
     <w:rsid w:val="00B40C6E"/>
     <w:rsid w:val="00B669FA"/>
     <w:rsid w:val="00B719C4"/>
     <w:rsid w:val="00B724FA"/>
     <w:rsid w:val="00B852BF"/>
     <w:rsid w:val="00BD34B9"/>
     <w:rsid w:val="00BD67A2"/>
     <w:rsid w:val="00BE1479"/>
     <w:rsid w:val="00BF32D1"/>
     <w:rsid w:val="00C06393"/>
     <w:rsid w:val="00C13768"/>
     <w:rsid w:val="00C147E8"/>
     <w:rsid w:val="00C3107A"/>
     <w:rsid w:val="00C45113"/>
     <w:rsid w:val="00C76BC8"/>
     <w:rsid w:val="00C91C2D"/>
     <w:rsid w:val="00C93BB9"/>
     <w:rsid w:val="00CC356A"/>
     <w:rsid w:val="00CD0C90"/>
     <w:rsid w:val="00CE38CA"/>
     <w:rsid w:val="00CE5183"/>
     <w:rsid w:val="00D00030"/>
@@ -10019,51 +12359,51 @@
     <w:link w:val="TtuloPsTexto"/>
     <w:rsid w:val="00B01B77"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Verdana" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normasabnt.org/tabela-nas-normas-abnt-como-inserir-tabelas/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uniso.br/mestrado-doutorado/educacao/teses/2022/cristiane-correa.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com.br" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.ibge.gov.br/visualizacao/livros/liv23907.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.folha.uol.com.br/cotidiano/2019/09/pelos-lados-e-para-o-alto-sp-cresce-60-em-area-construida-em-25-anos.shtml" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.uniso.br/editora/catalog/view/69/54/282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sbenbio.org.br/wp-content/uploads/anais/anais_%20vii_enebio_norte_completo_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pla.emnuvens.com.br/editora/catalog/view/54/38/148" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uniso.br/assets/docs/publicacoes/publicacoes-eventos/anais-da-maac/edicoes/anais-maac-II.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22484/2318-5694.2026v52id0000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com.br" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/aval/a/rxNDLXGXR8H53YDzgrwZvGk/?format=pdf&amp;lang=pt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22484/2318-5694.2026v52id0000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pla.emnuvens.com.br/editora/catalog/view/54/38/148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uniso.br/assets/docs/publicacoes/publicacoes-eventos/anais-da-maac/edicoes/anais-maac-II.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.normasabnt.org/tabela-nas-normas-abnt-como-inserir-tabelas/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com.br" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.scielo.br/j/aval/a/rxNDLXGXR8H53YDzgrwZvGk/?format=pdf&amp;lang=pt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteca.ibge.gov.br/visualizacao/livros/liv23907.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://submission.scielo.br/index.php/aval/libraryFiles/downloadPublic/1545" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uniso.br/mestrado-doutorado/educacao/teses/2022/cristiane-correa.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@email.com.br" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editora.uniso.br/editora/catalog/view/69/54/282" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www1.folha.uol.com.br/cotidiano/2019/09/pelos-lados-e-para-o-alto-sp-cresce-60-em-area-construida-em-25-anos.shtml" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sbenbio.org.br/wp-content/uploads/anais/anais_%20vii_enebio_norte_completo_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Amarelo">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="39302A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E5DEDB"/>
@@ -10329,86 +12669,362 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="3663b230-f72a-4fdc-a7c4-f76032dd98e0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="2e1615bb-2186-4978-bb67-9a7fbd01b74c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100983AC87C196B2F4D8B247EB4443F1F50" ma:contentTypeVersion="10" ma:contentTypeDescription="Crie um novo documento." ma:contentTypeScope="" ma:versionID="0dc3955a43f4ec5e14a53c9651348725">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="3663b230-f72a-4fdc-a7c4-f76032dd98e0" xmlns:ns3="2e1615bb-2186-4978-bb67-9a7fbd01b74c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="56f4a5bd513afa3d0e8b4e8bb637f1dc" ns2:_="" ns3:_="">
+    <xsd:import namespace="3663b230-f72a-4fdc-a7c4-f76032dd98e0"/>
+    <xsd:import namespace="2e1615bb-2186-4978-bb67-9a7fbd01b74c"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3663b230-f72a-4fdc-a7c4-f76032dd98e0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Marcações de imagem" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4ab5654e-41fc-4683-9ae9-ec749f1ab714" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2e1615bb-2186-4978-bb67-9a7fbd01b74c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bab0ae76-c8e6-406a-9ea8-afd6da18c277}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="2e1615bb-2186-4978-bb67-9a7fbd01b74c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de Conteúdo"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E13969B7-A414-49FD-8C58-9D74FE2BE637}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC79B2A0-B136-4AEF-B191-0FDD799691D0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="3663b230-f72a-4fdc-a7c4-f76032dd98e0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2e1615bb-2186-4978-bb67-9a7fbd01b74c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8A1B515-CB46-473C-BB0D-4D080115C1D8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9CFE7A6-F5D6-4483-A590-C2DF2C03946A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="3663b230-f72a-4fdc-a7c4-f76032dd98e0"/>
+    <ds:schemaRef ds:uri="2e1615bb-2186-4978-bb67-9a7fbd01b74c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9E04E04-50BF-468E-B9F8-2D093B3E1DF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>17480</Characters>
+  <Pages>13</Pages>
+  <Words>3455</Words>
+  <Characters>18660</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>145</Lines>
-  <Paragraphs>41</Paragraphs>
+  <Lines>155</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20676</CharactersWithSpaces>
+  <CharactersWithSpaces>22071</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandra Ferreira Sarubo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100983AC87C196B2F4D8B247EB4443F1F50</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>966800</vt:r8>
+  </property>
+</Properties>
+</file>