--- v1 (2026-02-12)
+++ v2 (2026-04-29)
@@ -336,117 +336,72 @@
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:eastAsia="Calibri" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="red"/>
           </w:rPr>
           <w:t>00</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="30EBD743" w14:textId="38E47EE4" w:rsidR="00386E43" w:rsidRDefault="00386E43" w:rsidP="00D36C3E">
       <w:pPr>
         <w:pStyle w:val="TITULO"/>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>TÍTULO CENTRALIZADO, EM NEGRITO, COM LETRAS MAIÚSCULAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BA6C2D" w14:textId="5C65F505" w:rsidR="00615546" w:rsidRPr="007E0DA4" w:rsidRDefault="007E0DA4" w:rsidP="00AC71D4">
+    <w:p w14:paraId="05BA6C2D" w14:textId="5C65F505" w:rsidR="00615546" w:rsidRPr="003D4C6F" w:rsidRDefault="007E0DA4" w:rsidP="00AC71D4">
       <w:pPr>
         <w:pStyle w:val="TITULOingls"/>
         <w:spacing w:afterLines="100" w:after="240"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00386E43">
-[...54 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00386E43" w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:bCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ítulo em inglês, centralizado sem negrito</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6849CCD9" w14:textId="2B808C28" w:rsidR="00F8122C" w:rsidRPr="0033711B" w:rsidRDefault="00386E43" w:rsidP="00431BA0">
       <w:pPr>
         <w:pStyle w:val="TTULOe"/>
         <w:spacing w:afterLines="0" w:after="480"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Título em espanhol, centralizado sem negrito</w:t>
       </w:r>
       <w:r w:rsidR="00615546" w:rsidRPr="0033711B">
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63ABAC09" w14:textId="51F2C2C7" w:rsidR="00534D79" w:rsidRPr="00E97DBD" w:rsidRDefault="0040269D" w:rsidP="00534D79">
       <w:pPr>
@@ -2026,179 +1981,58 @@
       </w:r>
       <w:r w:rsidR="006D2B29">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> progressiva</w:t>
       </w:r>
       <w:r w:rsidR="006B453A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221F41E6" w14:textId="2405ADC8" w:rsidR="00627F8B" w:rsidRPr="00627F8B" w:rsidRDefault="00627F8B" w:rsidP="00627F8B">
       <w:pPr>
         <w:pStyle w:val="TextoABNT"/>
       </w:pPr>
       <w:r w:rsidRPr="00627F8B">
         <w:t xml:space="preserve">Na primeira ocorrência, escreva o nome por extenso seguido da sigla entre parênteses. Exemplo:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00627F8B">
-[...127 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:t xml:space="preserve">Associação Brasileira de Normas Técnicas (ABNT). </w:t>
+      </w:r>
+      <w:r w:rsidR="00D15AA5" w:rsidRPr="003D4C6F">
+        <w:t xml:space="preserve">A partir daí, padronizar o uso e utilizar apenas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:t xml:space="preserve">a sigla. </w:t>
       </w:r>
       <w:r w:rsidRPr="00627F8B">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AC5A512" w14:textId="77777777" w:rsidR="00BF7640" w:rsidRDefault="00BF7640">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A67B80" w14:textId="3779D08E" w:rsidR="005C665D" w:rsidRPr="00C13768" w:rsidRDefault="005C665D" w:rsidP="006B453A">
       <w:pPr>
         <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:eastAsia="Verdana" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -3041,591 +2875,126 @@
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3 ILUSTRAÇÕES</w:t>
       </w:r>
       <w:r w:rsidRPr="002A43F0">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="_Hlk135075142"/>
       <w:r w:rsidR="00B56DAF">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:spacing w:val="15"/>
         </w:rPr>
         <w:t>E TABELAS</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="03BD521E" w14:textId="33A29157" w:rsidR="002A43F0" w:rsidRDefault="00DA7581" w:rsidP="005F3625">
       <w:pPr>
         <w:pStyle w:val="TextoABNT"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-          <w:lang w:val="en-US"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Identificar as i</w:t>
+      </w:r>
+      <w:r w:rsidR="00B56DAF" w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t>lustrações</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...79 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B56DAF" w:rsidRPr="003D4C6F">
+        <w:t xml:space="preserve"> (figuras, gráficos, mapas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:t xml:space="preserve">, quadros, tabelas, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56DAF" w:rsidRPr="003D4C6F">
         <w:t>etc</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="003D4C6F">
         <w:t>…</w:t>
       </w:r>
-      <w:r w:rsidR="00B56DAF" w:rsidRPr="00B56DAF">
-[...51 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B56DAF" w:rsidRPr="003D4C6F">
+        <w:t xml:space="preserve">) pela palavra designativa (ex.: Figura), número de ordem e </w:t>
+      </w:r>
+      <w:r w:rsidR="00934EAF" w:rsidRPr="003D4C6F">
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="009E005A">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="009E005A" w:rsidRPr="003D4C6F">
         <w:t>ítulo</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...101 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00934EAF" w:rsidRPr="003D4C6F">
+        <w:t>, centralizada, sem negrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:t>, deve estar próximo ao texto a que se refere</w:t>
+      </w:r>
+      <w:r w:rsidR="009E005A" w:rsidRPr="003D4C6F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B56DAF" w:rsidRPr="00B56DAF">
-[...148 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B56DAF" w:rsidRPr="003D4C6F">
+        <w:t xml:space="preserve">A fonte e a legenda devem aparecer logo abaixo, em fonte 10, </w:t>
+      </w:r>
+      <w:r w:rsidR="009E005A" w:rsidRPr="003D4C6F">
+        <w:t xml:space="preserve">espaço simples, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56DAF" w:rsidRPr="003D4C6F">
+        <w:t xml:space="preserve">indicando a origem (elaboração própria ou </w:t>
+      </w:r>
+      <w:r w:rsidR="009E005A" w:rsidRPr="003D4C6F">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...30 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00B56DAF" w:rsidRPr="003D4C6F">
+        <w:t>fonte consultada)</w:t>
+      </w:r>
+      <w:r w:rsidR="009E005A" w:rsidRPr="003D4C6F">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002A43F0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="706DA16B" w14:textId="77777777" w:rsidR="00B93592" w:rsidRDefault="009E005A" w:rsidP="00934EAF">
+    <w:p w14:paraId="706DA16B" w14:textId="77777777" w:rsidR="00B93592" w:rsidRPr="003D4C6F" w:rsidRDefault="009E005A" w:rsidP="00934EAF">
       <w:pPr>
         <w:pStyle w:val="TextoABNT"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:lang w:val="en-US"/>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:bCs/>
         </w:rPr>
         <w:t>Tabelas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...48 lines deleted...]
-        <w:t xml:space="preserve"> tabular do IBGE. </w:t>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:t xml:space="preserve"> devem seguir as normas de apresentação tabular do IBGE. </w:t>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="_Toc417547828"/>
     </w:p>
     <w:p w14:paraId="28B68FBD" w14:textId="2E8384B9" w:rsidR="005F6557" w:rsidRDefault="005609DA" w:rsidP="00D92887">
       <w:pPr>
         <w:pStyle w:val="TextoABNT"/>
       </w:pPr>
       <w:r w:rsidRPr="000E082A">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Quadros</w:t>
       </w:r>
       <w:r w:rsidR="007C61E8">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E4B84" w:rsidRPr="00312FA9">
         <w:t>devem ser formatados conforme o modelo abaixo</w:t>
       </w:r>
       <w:r w:rsidR="00FA2208">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
@@ -5034,647 +4403,3152 @@
         <w:t>, eventos...), com data de acesso, essa data não deve ultrapassar a data de submissão do artigo.</w:t>
       </w:r>
       <w:r w:rsidR="00A06573">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AC94E9A" w14:textId="77777777" w:rsidR="00D8358F" w:rsidRPr="00CB6577" w:rsidRDefault="00D8358F" w:rsidP="00D8358F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:hanging="142"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64B808B1" w14:textId="2957F322" w:rsidR="00615546" w:rsidRPr="00C147E8" w:rsidRDefault="00AF5AEF" w:rsidP="00615546">
+    <w:p w14:paraId="5E358861" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="_Hlk135073560"/>
+    </w:p>
+    <w:p w14:paraId="11777951" w14:textId="392BBE6F" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE CONTRIBUIÇÃO </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOS(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AS) AUTORES(AS) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(esta declaração deve ser preenchida em casos de coautoria. Cada </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>autor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>a) deve ser responsável por pelo menos uma das 14 funções indicadas abaixo.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F75C5E9" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Nome completo do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(após aprovação do artigo)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="543638EF" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) Nome completo do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(após aprovação do artigo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3318FE" w14:textId="59B951E6" w:rsidR="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) Nome Completo do </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>autor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(após aprovação do artigo)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3587BE78" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRDefault="003D4C6F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8070" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3534"/>
+        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="16202696" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="726"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26529EE4" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Contribuição</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA669C5" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Autor 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D347558" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Autor 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10869573" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>Autor 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="39329F4D" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="151"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A74F8BE" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>1. Conceituação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24779054" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E8B14C" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EE66EBA" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="1E982433" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66161C9F" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>2. Curadoria de dados</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7954DCD2" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47A8550E" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FD3E22A" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="333AE7BD" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DB1822E" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>3. Análise formal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DDC0DC2" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E08864B" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5814DBA3" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="38167FC7" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="258"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D90A3C" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>4. Obtenção de financiamento</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="226A9211" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D7249CD" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54861D15" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="41AA1AF4" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5230C444" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>5. Investigação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33E64FC7" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="258F4E6D" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05C069DE" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="4D66D758" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="343"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D8CA0C" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>6. Metodologia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CC0C2B" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26FBB759" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B59020" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="6D86D18B" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="398"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D601BE3" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>7. Administração do projeto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1ADA42" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00340D7E" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F64375" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="59F66D61" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="440"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6821BB41" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>8. Recursos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71198CE5" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C3F16B0" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B56548D" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="5A79A8E5" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="483"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCEF901" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>9. Software</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6833823D" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B184710" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6AEFAE" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="7B838AF2" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="396"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08514C5C" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>10. Supervisão</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31EB1FDE" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:right="529"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24325534" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39FB5F4B" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="0D54C4A3" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="296"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="007669CB" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>11. Validação</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59C5383B" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0B2512" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9A0F97" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="599F8210" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="495"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08085E36" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>12. Visualização</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4412EB8C" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E340F6" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D3FF4CF" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="67DE377B" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="574D89FC" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>13. Redação (rascunho/original)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B37125" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0308882A" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="795C6010" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w14:paraId="71A94923" w14:textId="77777777" w:rsidTr="00334967">
+        <w:trPr>
+          <w:trHeight w:val="170"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3534" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53034937" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D4C6F">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+              <w:t>14. Escrita (revisão e edição)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="401CB386" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="281FEEC7" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="100" w:type="dxa"/>
+              <w:left w:w="100" w:type="dxa"/>
+              <w:bottom w:w="100" w:type="dxa"/>
+              <w:right w:w="100" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C180CA0" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:pBdr>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+                <w:between w:val="nil"/>
+              </w:pBdr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:color w:val="111111"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1AFBB151" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44CE3E6D" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO DE CONFLITO DE INTERESSE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373DB8CF" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Os autores declaram que não há conflito de interesse com o artigo "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>inserir título do artigo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55E7B58A" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352C4EE4" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DECLARAÇÃO DE DISPONIBILIDADE DE DADOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FDB5FE9" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Informe a disponibilidade dos dados da pesquisa. Por favor, escolha uma das seguintes declarações (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a mesma informada no </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="003D4C6F">
+          <w:rPr>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:color w:val="2998E3" w:themeColor="hyperlink"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>Formulário de Conformidade com a Ciência Aberta</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="2998E3" w:themeColor="hyperlink"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFB5ABE" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) Todo o conjunto de dados de apoio aos resultados deste estudo foi disponibilizado em (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>nome do repositório</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e pode ser acessado em (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>URL ou de preferência o DOI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>. (Por favor, informe quaisquer restrições, quando aplicável).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ED4F07B" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Todo o conjunto de dados de apoio aos resultados deste estudo foi publicado no próprio artigo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1A8722" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Todo o conjunto de dados de apoio aos resultados deste estudo foi publicado no artigo e na seção "Materiais suplementares".</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BF0522" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ) O conjunto de dados de apoio aos resultados deste estudo não está disponível ao público.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2934C4C4" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="686D5DC1" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARAÇÃO DE USO DE IA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>informe o uso ou não de ferramentas de inteligência artificial (IA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46B2AB0D" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Por exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F58E7D1" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Não houve utilização de ferramentas de Inteligência Artificial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C20B74" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(  )</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A ferramenta de inteligência artificial (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>inserir a IA Utilizada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>) foi utilizada para auxiliar na revisão técnico-gramatical do texto e normalização de referências.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3E2267" w14:textId="7BD5B1D2" w:rsidR="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Após aprovação do artigo providenciar a revisão gramatical.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5013C078" w14:textId="4B92CFEC" w:rsidR="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A3F6746" w14:textId="52186FE4" w:rsidR="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E895F3D" w14:textId="407617DD" w:rsidR="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D7E578C" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="19"/>
+    </w:p>
+    <w:p w14:paraId="1DBAAB47" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7655"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Revisado por</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D497ED0" w14:textId="77777777" w:rsidR="003D4C6F" w:rsidRPr="003D4C6F" w:rsidRDefault="003D4C6F" w:rsidP="003D4C6F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>contato@</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>dorevisor(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003D4C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09665C2D" w14:textId="3FCF5EDF" w:rsidR="00207848" w:rsidRPr="00A963EE" w:rsidRDefault="00207848" w:rsidP="003D4C6F">
       <w:pPr>
         <w:pStyle w:val="CONTRIBUIO"/>
         <w:spacing w:before="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Hlk135073560"/>
-[...582 lines deleted...]
-      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00207848" w:rsidRPr="00A963EE" w:rsidSect="00722B7C">
-      <w:headerReference w:type="even" r:id="rId15"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="16C0735E" w14:textId="77777777" w:rsidR="00BF7640" w:rsidRDefault="00BF7640" w:rsidP="00615546">
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="30F2CB0B" w14:textId="77777777" w:rsidR="00BF7640" w:rsidRDefault="00BF7640" w:rsidP="00615546">
       <w:pPr>
@@ -5721,79 +7595,86 @@
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Quattrocento Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000BF" w:usb1="4000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="746AC22D" w14:textId="77777777" w:rsidR="00722B7C" w:rsidRDefault="00722B7C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="638EF48B" w14:textId="55B752F8" w:rsidR="00BF7640" w:rsidRPr="0047402C" w:rsidRDefault="00BF7640" w:rsidP="00BC098A">
+  <w:p w14:paraId="638EF48B" w14:textId="115297C3" w:rsidR="00BF7640" w:rsidRPr="0047402C" w:rsidRDefault="00BF7640" w:rsidP="00BC098A">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:color w:val="005DA2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DC1B27">
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
         <w:noProof/>
         <w:color w:val="005DA2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0C499F0A" wp14:editId="30E61B71">
           <wp:simplePos x="0" y="0"/>
@@ -6041,59 +7922,59 @@
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="0047402C">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="0047402C">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00722B7C">
+        <w:r w:rsidR="003D4C6F">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:noProof/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r w:rsidRPr="0047402C">
           <w:rPr>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="439512D5" w14:textId="4A0DA0C5" w:rsidR="00BF7640" w:rsidRDefault="00BF7640" w:rsidP="00BC098A">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4986"/>
         <w:tab w:val="right" w:pos="9972"/>
@@ -6601,52 +8482,50 @@
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="3CD56201" w14:textId="4F748417" w:rsidR="00BF7640" w:rsidRPr="00982D5E" w:rsidRDefault="00BF7640" w:rsidP="00233363">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="2625"/>
         <w:tab w:val="left" w:pos="2655"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="19" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="19"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:lang w:eastAsia="pt-BR"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AF5EE64" wp14:editId="37B5ABEA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>1148715</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-414020</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="4839250" cy="952500"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Imagem 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -7217,50 +9096,51 @@
     <w:rsid w:val="00241C71"/>
     <w:rsid w:val="002452F8"/>
     <w:rsid w:val="0024662C"/>
     <w:rsid w:val="0027324C"/>
     <w:rsid w:val="002778E0"/>
     <w:rsid w:val="0028134C"/>
     <w:rsid w:val="002A1E63"/>
     <w:rsid w:val="002A43F0"/>
     <w:rsid w:val="002B5BCC"/>
     <w:rsid w:val="002C37EF"/>
     <w:rsid w:val="002D7AF7"/>
     <w:rsid w:val="002E3D74"/>
     <w:rsid w:val="00312FA9"/>
     <w:rsid w:val="00322EA4"/>
     <w:rsid w:val="003312AD"/>
     <w:rsid w:val="0033711B"/>
     <w:rsid w:val="003654A0"/>
     <w:rsid w:val="00367469"/>
     <w:rsid w:val="003843D0"/>
     <w:rsid w:val="003848A9"/>
     <w:rsid w:val="00386E43"/>
     <w:rsid w:val="003A7428"/>
     <w:rsid w:val="003B414C"/>
     <w:rsid w:val="003C03BB"/>
     <w:rsid w:val="003C1AD8"/>
+    <w:rsid w:val="003D4C6F"/>
     <w:rsid w:val="003E2EC5"/>
     <w:rsid w:val="003E4B84"/>
     <w:rsid w:val="00400DCB"/>
     <w:rsid w:val="0040269D"/>
     <w:rsid w:val="00422D07"/>
     <w:rsid w:val="00431BA0"/>
     <w:rsid w:val="0043460F"/>
     <w:rsid w:val="00455733"/>
     <w:rsid w:val="00462005"/>
     <w:rsid w:val="0047232B"/>
     <w:rsid w:val="00472FA7"/>
     <w:rsid w:val="0047402C"/>
     <w:rsid w:val="004773E2"/>
     <w:rsid w:val="00482960"/>
     <w:rsid w:val="004C3BC1"/>
     <w:rsid w:val="004D120E"/>
     <w:rsid w:val="004D27E4"/>
     <w:rsid w:val="004D60D0"/>
     <w:rsid w:val="004D7D43"/>
     <w:rsid w:val="004E4DFB"/>
     <w:rsid w:val="004F33F0"/>
     <w:rsid w:val="00516120"/>
     <w:rsid w:val="00522B54"/>
     <w:rsid w:val="00527D86"/>
     <w:rsid w:val="00533B53"/>
@@ -9096,51 +10976,51 @@
     <w:basedOn w:val="NormalWebChar"/>
     <w:link w:val="NotaRodapABNT"/>
     <w:rsid w:val="007D66E2"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emaildoautor@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22484/2318-5694.2026v14id0000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emaildoautor@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emaildoautor@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://submission.scielo.br/index.php/aval/libraryFiles/downloadPublic/1545" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.22484/2318-5694.2026v14id0000" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emaildoautor@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Amarelo">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -9419,81 +11299,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90776494-73E7-4D76-BE5C-F84190C6CC6B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD762712-A7CC-41A4-8370-A267D6DA792E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>8115</Characters>
+  <Pages>9</Pages>
+  <Words>1713</Words>
+  <Characters>9254</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9598</CharactersWithSpaces>
+  <CharactersWithSpaces>10946</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandra Ferreira Sarubo</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>